--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -1,567 +1,554 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DMNTT\Theme\Cancer\DEPISTAGE\2_COLO RECTAL\Valorisation evaluation CCR\Internet SpF\2026\202603_Participation\Fichiers pour site\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DMNTT\Partenaire\DOCancer\DOCCR\PARTICIPATION\RESULTAT\2024_2025\National\MEL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40009_{048EC59E-EED6-4C6A-BA42-E1B20609950A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{71E86878-60E9-45F0-88A3-DB49991C970B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Tous sexes" sheetId="1" r:id="rId1"/>
     <sheet name="Hommes" sheetId="2" r:id="rId2"/>
     <sheet name="Femmes" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Femmes!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Hommes!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Tous sexes'!$1:$2</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6369" uniqueCount="4355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5445" uniqueCount="3620">
   <si>
     <t>2024-2025</t>
   </si>
   <si>
     <t>50-74 ans</t>
   </si>
   <si>
     <t>'</t>
   </si>
   <si>
     <r>
       <t>Population Insee cible</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="56"/>
         <rFont val="Arial"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>Nombre de personnes exclues</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Nombre de personnes dépistées</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="56"/>
         <rFont val="Arial"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>Nombre de tests non analysables non refaits</t>
   </si>
   <si>
     <t>Nombre de tests positifs</t>
   </si>
   <si>
     <r>
-      <t>Taux de participation - population éligible standardisé</t>
+      <t>Taux de participation - population cible</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="56"/>
         <rFont val="Arial"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="56"/>
         <rFont val="Arial"/>
       </rPr>
+      <t xml:space="preserve"> standardisé</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="56"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color indexed="56"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve"> (%)</t>
     </r>
   </si>
   <si>
     <t>France entière</t>
   </si>
   <si>
     <t>20 869 583</t>
   </si>
   <si>
-    <t>1 700 108</t>
-[...1 lines deleted...]
-  <si>
     <t>6 428 994</t>
   </si>
   <si>
     <t>178 782</t>
   </si>
   <si>
     <t>215 329</t>
   </si>
   <si>
-    <t>33,4</t>
+    <t>30,7</t>
   </si>
   <si>
     <t>France Hexagonale</t>
   </si>
   <si>
     <t>20 258 755</t>
   </si>
   <si>
-    <t>1 667 050</t>
-[...1 lines deleted...]
-  <si>
     <t>6 280 017</t>
   </si>
   <si>
     <t>166 264</t>
   </si>
   <si>
     <t>211 095</t>
   </si>
   <si>
+    <t>30,9</t>
+  </si>
+  <si>
+    <t>Auvergne-Rhône-Alpes</t>
+  </si>
+  <si>
+    <t>2 463 929</t>
+  </si>
+  <si>
+    <t>847 091</t>
+  </si>
+  <si>
+    <t>21 525</t>
+  </si>
+  <si>
+    <t>26 214</t>
+  </si>
+  <si>
+    <t>34,4</t>
+  </si>
+  <si>
+    <t>.   Ain</t>
+  </si>
+  <si>
+    <t>205 865</t>
+  </si>
+  <si>
+    <t>69 786</t>
+  </si>
+  <si>
+    <t>1 675</t>
+  </si>
+  <si>
+    <t>2 182</t>
+  </si>
+  <si>
+    <t>33,8</t>
+  </si>
+  <si>
+    <t>.   Allier</t>
+  </si>
+  <si>
+    <t>116 285</t>
+  </si>
+  <si>
+    <t>36 976</t>
+  </si>
+  <si>
+    <t>1 315</t>
+  </si>
+  <si>
+    <t>31,7</t>
+  </si>
+  <si>
+    <t>.   Ardèche</t>
+  </si>
+  <si>
+    <t>119 129</t>
+  </si>
+  <si>
+    <t>37 360</t>
+  </si>
+  <si>
+    <t>1 082</t>
+  </si>
+  <si>
+    <t>1 237</t>
+  </si>
+  <si>
+    <t>31,5</t>
+  </si>
+  <si>
+    <t>.   Cantal</t>
+  </si>
+  <si>
+    <t>54 231</t>
+  </si>
+  <si>
+    <t>17 209</t>
+  </si>
+  <si>
+    <t>31,6</t>
+  </si>
+  <si>
+    <t>.   Drôme</t>
+  </si>
+  <si>
+    <t>169 583</t>
+  </si>
+  <si>
+    <t>58 855</t>
+  </si>
+  <si>
+    <t>1 486</t>
+  </si>
+  <si>
+    <t>1 873</t>
+  </si>
+  <si>
+    <t>34,7</t>
+  </si>
+  <si>
+    <t>.   Isère</t>
+  </si>
+  <si>
+    <t>384 758</t>
+  </si>
+  <si>
+    <t>147 693</t>
+  </si>
+  <si>
+    <t>3 643</t>
+  </si>
+  <si>
+    <t>4 356</t>
+  </si>
+  <si>
+    <t>38,4</t>
+  </si>
+  <si>
+    <t>.   Loire</t>
+  </si>
+  <si>
+    <t>234 727</t>
+  </si>
+  <si>
+    <t>75 426</t>
+  </si>
+  <si>
+    <t>1 988</t>
+  </si>
+  <si>
+    <t>2 392</t>
+  </si>
+  <si>
+    <t>32,0</t>
+  </si>
+  <si>
+    <t>.   Haute-Loire</t>
+  </si>
+  <si>
+    <t>80 376</t>
+  </si>
+  <si>
+    <t>25 493</t>
+  </si>
+  <si>
+    <t>.   Puy-de-Dôme</t>
+  </si>
+  <si>
+    <t>208 138</t>
+  </si>
+  <si>
+    <t>65 687</t>
+  </si>
+  <si>
+    <t>1 592</t>
+  </si>
+  <si>
+    <t>2 141</t>
+  </si>
+  <si>
+    <t>.   Rhône</t>
+  </si>
+  <si>
+    <t>497 818</t>
+  </si>
+  <si>
+    <t>157 077</t>
+  </si>
+  <si>
+    <t>4 260</t>
+  </si>
+  <si>
+    <t>4 664</t>
+  </si>
+  <si>
+    <t>.   Savoie</t>
+  </si>
+  <si>
+    <t>143 632</t>
+  </si>
+  <si>
+    <t>56 082</t>
+  </si>
+  <si>
+    <t>1 236</t>
+  </si>
+  <si>
+    <t>1 656</t>
+  </si>
+  <si>
+    <t>39,1</t>
+  </si>
+  <si>
+    <t>.   Haute-Savoie</t>
+  </si>
+  <si>
+    <t>249 389</t>
+  </si>
+  <si>
+    <t>99 447</t>
+  </si>
+  <si>
+    <t>2 520</t>
+  </si>
+  <si>
+    <t>2 969</t>
+  </si>
+  <si>
+    <t>39,9</t>
+  </si>
+  <si>
+    <t>Bourgogne-Franche-Comté</t>
+  </si>
+  <si>
+    <t>912 617</t>
+  </si>
+  <si>
+    <t>316 245</t>
+  </si>
+  <si>
+    <t>7 896</t>
+  </si>
+  <si>
+    <t>10 996</t>
+  </si>
+  <si>
+    <t>34,3</t>
+  </si>
+  <si>
+    <t>.   Côte-d'Or</t>
+  </si>
+  <si>
+    <t>164 758</t>
+  </si>
+  <si>
+    <t>59 503</t>
+  </si>
+  <si>
+    <t>2 036</t>
+  </si>
+  <si>
+    <t>35,8</t>
+  </si>
+  <si>
+    <t>.   Doubs</t>
+  </si>
+  <si>
+    <t>159 820</t>
+  </si>
+  <si>
+    <t>58 787</t>
+  </si>
+  <si>
+    <t>1 470</t>
+  </si>
+  <si>
+    <t>1 912</t>
+  </si>
+  <si>
+    <t>36,7</t>
+  </si>
+  <si>
+    <t>.   Jura</t>
+  </si>
+  <si>
+    <t>86 341</t>
+  </si>
+  <si>
+    <t>32 617</t>
+  </si>
+  <si>
+    <t>1 075</t>
+  </si>
+  <si>
+    <t>37,6</t>
+  </si>
+  <si>
+    <t>.   Nièvre</t>
+  </si>
+  <si>
+    <t>73 645</t>
+  </si>
+  <si>
+    <t>21 423</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>.   Haute-Saône</t>
+  </si>
+  <si>
+    <t>80 801</t>
+  </si>
+  <si>
+    <t>27 409</t>
+  </si>
+  <si>
     <t>33,7</t>
   </si>
   <si>
-    <t>Auvergne-Rhône-Alpes</t>
-[...313 lines deleted...]
-  <si>
     <t>.   Saône-et-Loire</t>
   </si>
   <si>
     <t>190 336</t>
   </si>
   <si>
-    <t>22 113</t>
-[...1 lines deleted...]
-  <si>
     <t>65 234</t>
   </si>
   <si>
     <t>1 575</t>
   </si>
   <si>
     <t>2 177</t>
   </si>
   <si>
-    <t>37,9</t>
-[...1 lines deleted...]
-  <si>
     <t>.   Yonne</t>
   </si>
   <si>
     <t>114 146</t>
   </si>
   <si>
-    <t>11 088</t>
-[...1 lines deleted...]
-  <si>
     <t>36 390</t>
   </si>
   <si>
     <t>1 379</t>
   </si>
   <si>
+    <t>31,4</t>
+  </si>
+  <si>
+    <t>.   Territoire de Belfort</t>
+  </si>
+  <si>
+    <t>42 770</t>
+  </si>
+  <si>
+    <t>14 882</t>
+  </si>
+  <si>
     <t>34,6</t>
   </si>
   <si>
-    <t>.   Territoire de Belfort</t>
-[...13 lines deleted...]
-  <si>
     <t>Bretagne</t>
   </si>
   <si>
     <t>1 132 528</t>
   </si>
   <si>
     <t>393 651</t>
   </si>
   <si>
     <t>9 418</t>
   </si>
   <si>
     <t>12 225</t>
   </si>
   <si>
     <t>34,8</t>
   </si>
   <si>
     <t>.   Côtes-d'Armor</t>
   </si>
   <si>
     <t>218 118</t>
   </si>
   <si>
     <t>70 003</t>
@@ -602,1847 +589,1562 @@
   <si>
     <t>3 087</t>
   </si>
   <si>
     <t>3 568</t>
   </si>
   <si>
     <t>39,0</t>
   </si>
   <si>
     <t>.   Morbihan</t>
   </si>
   <si>
     <t>279 141</t>
   </si>
   <si>
     <t>95 847</t>
   </si>
   <si>
     <t>2 409</t>
   </si>
   <si>
     <t>2 978</t>
   </si>
   <si>
-    <t>34,3</t>
-[...1 lines deleted...]
-  <si>
     <t>Centre-Val de Loire</t>
   </si>
   <si>
     <t>825 558</t>
   </si>
   <si>
-    <t>139 073</t>
-[...1 lines deleted...]
-  <si>
     <t>254 716</t>
   </si>
   <si>
     <t>5 060</t>
   </si>
   <si>
     <t>8 893</t>
   </si>
   <si>
-    <t>36,9</t>
-[...1 lines deleted...]
-  <si>
     <t>.   Cher</t>
   </si>
   <si>
     <t>101 811</t>
   </si>
   <si>
-    <t>20 087</t>
-[...1 lines deleted...]
-  <si>
     <t>30 367</t>
   </si>
   <si>
     <t>1 089</t>
   </si>
   <si>
-    <t>36,7</t>
+    <t>29,7</t>
   </si>
   <si>
     <t>.   Eure-et-Loir</t>
   </si>
   <si>
     <t>136 127</t>
   </si>
   <si>
-    <t>17 119</t>
-[...1 lines deleted...]
-  <si>
     <t>39 014</t>
   </si>
   <si>
     <t>1 468</t>
   </si>
   <si>
-    <t>32,6</t>
-[...1 lines deleted...]
-  <si>
     <t>.   Indre</t>
   </si>
   <si>
     <t>78 417</t>
   </si>
   <si>
-    <t>10 936</t>
-[...1 lines deleted...]
-  <si>
     <t>22 051</t>
   </si>
   <si>
-    <t>32,3</t>
+    <t>28,1</t>
   </si>
   <si>
     <t>.   Indre-et-Loire</t>
   </si>
   <si>
     <t>189 183</t>
   </si>
   <si>
-    <t>45 414</t>
-[...1 lines deleted...]
-  <si>
     <t>61 177</t>
   </si>
   <si>
     <t>1 272</t>
   </si>
   <si>
     <t>1 990</t>
   </si>
   <si>
-    <t>42,4</t>
+    <t>32,4</t>
   </si>
   <si>
     <t>.   Loir-et-Cher</t>
   </si>
   <si>
     <t>111 313</t>
   </si>
   <si>
-    <t>20 100</t>
-[...1 lines deleted...]
-  <si>
     <t>36 870</t>
   </si>
   <si>
     <t>1 341</t>
   </si>
   <si>
-    <t>40,0</t>
+    <t>33,0</t>
   </si>
   <si>
     <t>.   Loiret</t>
   </si>
   <si>
     <t>208 708</t>
   </si>
   <si>
-    <t>25 418</t>
-[...1 lines deleted...]
-  <si>
     <t>65 237</t>
   </si>
   <si>
     <t>1 253</t>
   </si>
   <si>
     <t>2 190</t>
   </si>
   <si>
-    <t>35,4</t>
+    <t>31,3</t>
   </si>
   <si>
     <t>Corse</t>
   </si>
   <si>
     <t>121 154</t>
   </si>
   <si>
-    <t>9 676</t>
-[...1 lines deleted...]
-  <si>
     <t>20 962</t>
   </si>
   <si>
     <t>1 335</t>
   </si>
   <si>
-    <t>18,9</t>
+    <t>17,5</t>
   </si>
   <si>
     <t>Grand Est</t>
   </si>
   <si>
     <t>1 761 815</t>
   </si>
   <si>
-    <t>216 991</t>
-[...1 lines deleted...]
-  <si>
     <t>573 607</t>
   </si>
   <si>
     <t>13 994</t>
   </si>
   <si>
     <t>20 288</t>
   </si>
   <si>
+    <t>32,5</t>
+  </si>
+  <si>
     <t>.   Ardennes</t>
   </si>
   <si>
     <t>88 600</t>
   </si>
   <si>
-    <t>8 807</t>
-[...1 lines deleted...]
-  <si>
     <t>24 413</t>
   </si>
   <si>
+    <t>27,4</t>
+  </si>
+  <si>
+    <t>.   Aube</t>
+  </si>
+  <si>
+    <t>95 487</t>
+  </si>
+  <si>
+    <t>29 934</t>
+  </si>
+  <si>
+    <t>1 040</t>
+  </si>
+  <si>
+    <t>31,2</t>
+  </si>
+  <si>
+    <t>.   Marne</t>
+  </si>
+  <si>
+    <t>168 314</t>
+  </si>
+  <si>
+    <t>51 715</t>
+  </si>
+  <si>
+    <t>1 261</t>
+  </si>
+  <si>
+    <t>1 806</t>
+  </si>
+  <si>
+    <t>30,6</t>
+  </si>
+  <si>
+    <t>.   Haute-Marne</t>
+  </si>
+  <si>
+    <t>57 832</t>
+  </si>
+  <si>
+    <t>18 896</t>
+  </si>
+  <si>
+    <t>.   Meurthe-et-Moselle</t>
+  </si>
+  <si>
+    <t>216 545</t>
+  </si>
+  <si>
+    <t>70 458</t>
+  </si>
+  <si>
+    <t>1 652</t>
+  </si>
+  <si>
+    <t>2 512</t>
+  </si>
+  <si>
+    <t>.   Meuse</t>
+  </si>
+  <si>
+    <t>61 600</t>
+  </si>
+  <si>
+    <t>19 767</t>
+  </si>
+  <si>
+    <t>31,9</t>
+  </si>
+  <si>
+    <t>.   Moselle</t>
+  </si>
+  <si>
+    <t>338 048</t>
+  </si>
+  <si>
+    <t>99 640</t>
+  </si>
+  <si>
+    <t>2 667</t>
+  </si>
+  <si>
+    <t>3 612</t>
+  </si>
+  <si>
+    <t>29,4</t>
+  </si>
+  <si>
+    <t>.   Bas-Rhin</t>
+  </si>
+  <si>
+    <t>358 581</t>
+  </si>
+  <si>
+    <t>122 703</t>
+  </si>
+  <si>
+    <t>2 981</t>
+  </si>
+  <si>
+    <t>4 074</t>
+  </si>
+  <si>
+    <t>.   Haut-Rhin</t>
+  </si>
+  <si>
+    <t>252 040</t>
+  </si>
+  <si>
+    <t>91 016</t>
+  </si>
+  <si>
+    <t>2 204</t>
+  </si>
+  <si>
+    <t>3 258</t>
+  </si>
+  <si>
+    <t>35,9</t>
+  </si>
+  <si>
+    <t>.   Vosges</t>
+  </si>
+  <si>
+    <t>124 770</t>
+  </si>
+  <si>
+    <t>45 065</t>
+  </si>
+  <si>
+    <t>1 624</t>
+  </si>
+  <si>
+    <t>36,1</t>
+  </si>
+  <si>
+    <t>Guadeloupe</t>
+  </si>
+  <si>
+    <t>143 175</t>
+  </si>
+  <si>
+    <t>41 717</t>
+  </si>
+  <si>
+    <t>2 496</t>
+  </si>
+  <si>
+    <t>1 217</t>
+  </si>
+  <si>
+    <t>28,8</t>
+  </si>
+  <si>
+    <t>Guyane</t>
+  </si>
+  <si>
+    <t>55 165</t>
+  </si>
+  <si>
+    <t>6 129</t>
+  </si>
+  <si>
+    <t>11,3</t>
+  </si>
+  <si>
+    <t>Hauts-de-France</t>
+  </si>
+  <si>
+    <t>1 776 159</t>
+  </si>
+  <si>
+    <t>471 090</t>
+  </si>
+  <si>
+    <t>10 940</t>
+  </si>
+  <si>
+    <t>18 010</t>
+  </si>
+  <si>
+    <t>26,5</t>
+  </si>
+  <si>
+    <t>.   Aisne</t>
+  </si>
+  <si>
+    <t>165 556</t>
+  </si>
+  <si>
+    <t>45 399</t>
+  </si>
+  <si>
+    <t>1 055</t>
+  </si>
+  <si>
+    <t>1 785</t>
+  </si>
+  <si>
+    <t>27,2</t>
+  </si>
+  <si>
+    <t>.   Nord</t>
+  </si>
+  <si>
+    <t>738 922</t>
+  </si>
+  <si>
+    <t>186 863</t>
+  </si>
+  <si>
+    <t>4 499</t>
+  </si>
+  <si>
+    <t>7 088</t>
+  </si>
+  <si>
+    <t>25,4</t>
+  </si>
+  <si>
+    <t>.   Oise</t>
+  </si>
+  <si>
+    <t>246 262</t>
+  </si>
+  <si>
+    <t>65 295</t>
+  </si>
+  <si>
+    <t>1 552</t>
+  </si>
+  <si>
+    <t>2 394</t>
+  </si>
+  <si>
+    <t>26,6</t>
+  </si>
+  <si>
+    <t>.   Pas-de-Calais</t>
+  </si>
+  <si>
+    <t>450 590</t>
+  </si>
+  <si>
+    <t>126 051</t>
+  </si>
+  <si>
+    <t>2 701</t>
+  </si>
+  <si>
+    <t>4 901</t>
+  </si>
+  <si>
+    <t>28,0</t>
+  </si>
+  <si>
+    <t>.   Somme</t>
+  </si>
+  <si>
+    <t>174 830</t>
+  </si>
+  <si>
+    <t>47 482</t>
+  </si>
+  <si>
+    <t>1 133</t>
+  </si>
+  <si>
+    <t>1 842</t>
+  </si>
+  <si>
+    <t>27,0</t>
+  </si>
+  <si>
+    <t>Ile-de-France</t>
+  </si>
+  <si>
+    <t>3 303 026</t>
+  </si>
+  <si>
+    <t>918 720</t>
+  </si>
+  <si>
+    <t>26 844</t>
+  </si>
+  <si>
+    <t>30 083</t>
+  </si>
+  <si>
+    <t>27,8</t>
+  </si>
+  <si>
+    <t>.   Paris</t>
+  </si>
+  <si>
+    <t>550 770</t>
+  </si>
+  <si>
+    <t>148 614</t>
+  </si>
+  <si>
+    <t>4 791</t>
+  </si>
+  <si>
+    <t>4 670</t>
+  </si>
+  <si>
+    <t>27,1</t>
+  </si>
+  <si>
+    <t>.   Seine-et-Marne</t>
+  </si>
+  <si>
+    <t>405 861</t>
+  </si>
+  <si>
+    <t>121 635</t>
+  </si>
+  <si>
+    <t>2 974</t>
+  </si>
+  <si>
+    <t>4 141</t>
+  </si>
+  <si>
+    <t>29,9</t>
+  </si>
+  <si>
+    <t>.   Yvelines</t>
+  </si>
+  <si>
+    <t>414 932</t>
+  </si>
+  <si>
+    <t>122 389</t>
+  </si>
+  <si>
+    <t>2 970</t>
+  </si>
+  <si>
+    <t>3 740</t>
+  </si>
+  <si>
+    <t>29,5</t>
+  </si>
+  <si>
+    <t>.   Essonne</t>
+  </si>
+  <si>
+    <t>357 675</t>
+  </si>
+  <si>
+    <t>107 861</t>
+  </si>
+  <si>
+    <t>2 613</t>
+  </si>
+  <si>
+    <t>3 494</t>
+  </si>
+  <si>
+    <t>30,2</t>
+  </si>
+  <si>
+    <t>.   Hauts-de-Seine</t>
+  </si>
+  <si>
+    <t>436 925</t>
+  </si>
+  <si>
+    <t>120 184</t>
+  </si>
+  <si>
+    <t>3 394</t>
+  </si>
+  <si>
+    <t>3 733</t>
+  </si>
+  <si>
+    <t>27,5</t>
+  </si>
+  <si>
+    <t>.   Seine-Saint-Denis</t>
+  </si>
+  <si>
+    <t>423 783</t>
+  </si>
+  <si>
+    <t>99 509</t>
+  </si>
+  <si>
+    <t>3 956</t>
+  </si>
+  <si>
+    <t>3 597</t>
+  </si>
+  <si>
+    <t>23,5</t>
+  </si>
+  <si>
+    <t>.   Val-de-Marne</t>
+  </si>
+  <si>
+    <t>376 644</t>
+  </si>
+  <si>
+    <t>107 969</t>
+  </si>
+  <si>
+    <t>3 386</t>
+  </si>
+  <si>
+    <t>3 599</t>
+  </si>
+  <si>
+    <t>28,7</t>
+  </si>
+  <si>
+    <t>.   Val-d'Oise</t>
+  </si>
+  <si>
+    <t>336 436</t>
+  </si>
+  <si>
+    <t>90 559</t>
+  </si>
+  <si>
+    <t>2 760</t>
+  </si>
+  <si>
+    <t>3 109</t>
+  </si>
+  <si>
+    <t>26,9</t>
+  </si>
+  <si>
+    <t>La Réunion</t>
+  </si>
+  <si>
+    <t>273 034</t>
+  </si>
+  <si>
+    <t>67 611</t>
+  </si>
+  <si>
+    <t>2 754</t>
+  </si>
+  <si>
+    <t>2 053</t>
+  </si>
+  <si>
+    <t>24,8</t>
+  </si>
+  <si>
+    <t>Martinique</t>
+  </si>
+  <si>
+    <t>139 455</t>
+  </si>
+  <si>
+    <t>33 520</t>
+  </si>
+  <si>
+    <t>6 597</t>
+  </si>
+  <si>
+    <t>Normandie</t>
+  </si>
+  <si>
+    <t>1 064 593</t>
+  </si>
+  <si>
+    <t>351 121</t>
+  </si>
+  <si>
+    <t>9 187</t>
+  </si>
+  <si>
+    <t>12 705</t>
+  </si>
+  <si>
+    <t>32,9</t>
+  </si>
+  <si>
+    <t>.   Calvados</t>
+  </si>
+  <si>
+    <t>225 669</t>
+  </si>
+  <si>
+    <t>72 696</t>
+  </si>
+  <si>
+    <t>1 977</t>
+  </si>
+  <si>
+    <t>2 532</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>.   Eure</t>
+  </si>
+  <si>
+    <t>191 660</t>
+  </si>
+  <si>
+    <t>61 204</t>
+  </si>
+  <si>
+    <t>1 684</t>
+  </si>
+  <si>
+    <t>2 296</t>
+  </si>
+  <si>
+    <t>31,8</t>
+  </si>
+  <si>
+    <t>.   Manche</t>
+  </si>
+  <si>
+    <t>171 686</t>
+  </si>
+  <si>
+    <t>59 837</t>
+  </si>
+  <si>
+    <t>1 393</t>
+  </si>
+  <si>
+    <t>2 059</t>
+  </si>
+  <si>
+    <t>.   Orne</t>
+  </si>
+  <si>
+    <t>95 585</t>
+  </si>
+  <si>
+    <t>29 756</t>
+  </si>
+  <si>
+    <t>30,8</t>
+  </si>
+  <si>
+    <t>.   Seine-Maritime</t>
+  </si>
+  <si>
+    <t>379 994</t>
+  </si>
+  <si>
+    <t>127 628</t>
+  </si>
+  <si>
+    <t>3 468</t>
+  </si>
+  <si>
+    <t>4 743</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>Nouvelle-Aquitaine</t>
+  </si>
+  <si>
+    <t>2 055 631</t>
+  </si>
+  <si>
+    <t>647 830</t>
+  </si>
+  <si>
+    <t>18 081</t>
+  </si>
+  <si>
+    <t>22 214</t>
+  </si>
+  <si>
+    <t>.   Charente</t>
+  </si>
+  <si>
+    <t>123 415</t>
+  </si>
+  <si>
+    <t>38 228</t>
+  </si>
+  <si>
+    <t>1 175</t>
+  </si>
+  <si>
+    <t>1 355</t>
+  </si>
+  <si>
+    <t>.   Charente-Maritime</t>
+  </si>
+  <si>
+    <t>245 231</t>
+  </si>
+  <si>
+    <t>77 419</t>
+  </si>
+  <si>
+    <t>2 010</t>
+  </si>
+  <si>
+    <t>2 635</t>
+  </si>
+  <si>
+    <t>.   Corrèze</t>
+  </si>
+  <si>
+    <t>85 703</t>
+  </si>
+  <si>
+    <t>24 736</t>
+  </si>
+  <si>
+    <t>28,5</t>
+  </si>
+  <si>
+    <t>.   Creuse</t>
+  </si>
+  <si>
+    <t>44 642</t>
+  </si>
+  <si>
+    <t>12 642</t>
+  </si>
+  <si>
+    <t>.   Dordogne</t>
+  </si>
+  <si>
+    <t>159 523</t>
+  </si>
+  <si>
+    <t>46 489</t>
+  </si>
+  <si>
+    <t>1 358</t>
+  </si>
+  <si>
+    <t>1 690</t>
+  </si>
+  <si>
+    <t>.   Gironde</t>
+  </si>
+  <si>
+    <t>502 102</t>
+  </si>
+  <si>
+    <t>156 978</t>
+  </si>
+  <si>
+    <t>4 605</t>
+  </si>
+  <si>
+    <t>5 267</t>
+  </si>
+  <si>
+    <t>.   Landes</t>
+  </si>
+  <si>
+    <t>156 293</t>
+  </si>
+  <si>
+    <t>54 745</t>
+  </si>
+  <si>
+    <t>1 422</t>
+  </si>
+  <si>
+    <t>1 934</t>
+  </si>
+  <si>
+    <t>.   Lot-et-Garonne</t>
+  </si>
+  <si>
+    <t>114 792</t>
+  </si>
+  <si>
+    <t>33 486</t>
+  </si>
+  <si>
+    <t>1 037</t>
+  </si>
+  <si>
+    <t>1 163</t>
+  </si>
+  <si>
+    <t>.   Pyrénées-Atlantiques</t>
+  </si>
+  <si>
+    <t>239 070</t>
+  </si>
+  <si>
+    <t>77 730</t>
+  </si>
+  <si>
+    <t>2 067</t>
+  </si>
+  <si>
+    <t>2 629</t>
+  </si>
+  <si>
+    <t>.   Deux-Sèvres</t>
+  </si>
+  <si>
+    <t>126 013</t>
+  </si>
+  <si>
+    <t>43 849</t>
+  </si>
+  <si>
+    <t>1 156</t>
+  </si>
+  <si>
+    <t>1 474</t>
+  </si>
+  <si>
+    <t>.   Vienne</t>
+  </si>
+  <si>
+    <t>135 857</t>
+  </si>
+  <si>
+    <t>42 201</t>
+  </si>
+  <si>
+    <t>1 259</t>
+  </si>
+  <si>
+    <t>1 421</t>
+  </si>
+  <si>
+    <t>.   Haute-Vienne</t>
+  </si>
+  <si>
+    <t>122 991</t>
+  </si>
+  <si>
+    <t>39 327</t>
+  </si>
+  <si>
+    <t>1 038</t>
+  </si>
+  <si>
+    <t>1 374</t>
+  </si>
+  <si>
+    <t>Occitanie</t>
+  </si>
+  <si>
+    <t>1 971 660</t>
+  </si>
+  <si>
+    <t>589 921</t>
+  </si>
+  <si>
+    <t>17 516</t>
+  </si>
+  <si>
+    <t>19 830</t>
+  </si>
+  <si>
+    <t>29,8</t>
+  </si>
+  <si>
+    <t>.   Ariège</t>
+  </si>
+  <si>
+    <t>55 670</t>
+  </si>
+  <si>
+    <t>15 930</t>
+  </si>
+  <si>
+    <t>.   Aude</t>
+  </si>
+  <si>
+    <t>135 306</t>
+  </si>
+  <si>
+    <t>36 007</t>
+  </si>
+  <si>
+    <t>1 086</t>
+  </si>
+  <si>
+    <t>1 314</t>
+  </si>
+  <si>
+    <t>26,3</t>
+  </si>
+  <si>
+    <t>.   Aveyron</t>
+  </si>
+  <si>
+    <t>98 947</t>
+  </si>
+  <si>
+    <t>29 824</t>
+  </si>
+  <si>
+    <t>30,1</t>
+  </si>
+  <si>
+    <t>.   Gard</t>
+  </si>
+  <si>
+    <t>261 127</t>
+  </si>
+  <si>
+    <t>75 300</t>
+  </si>
+  <si>
+    <t>2 202</t>
+  </si>
+  <si>
+    <t>2 571</t>
+  </si>
+  <si>
+    <t>.   Haute-Garonne</t>
+  </si>
+  <si>
+    <t>401 058</t>
+  </si>
+  <si>
+    <t>121 852</t>
+  </si>
+  <si>
+    <t>3 603</t>
+  </si>
+  <si>
+    <t>3 851</t>
+  </si>
+  <si>
     <t>30,4</t>
   </si>
   <si>
-    <t>.   Aube</t>
-[...209 lines deleted...]
-    <t>18 010</t>
+    <t>.   Gers</t>
+  </si>
+  <si>
+    <t>71 031</t>
+  </si>
+  <si>
+    <t>22 376</t>
+  </si>
+  <si>
+    <t>.   Hérault</t>
+  </si>
+  <si>
+    <t>376 868</t>
+  </si>
+  <si>
+    <t>111 049</t>
+  </si>
+  <si>
+    <t>3 646</t>
+  </si>
+  <si>
+    <t>3 775</t>
+  </si>
+  <si>
+    <t>.   Lot</t>
+  </si>
+  <si>
+    <t>67 420</t>
+  </si>
+  <si>
+    <t>20 612</t>
+  </si>
+  <si>
+    <t>.   Lozère</t>
+  </si>
+  <si>
+    <t>27 405</t>
+  </si>
+  <si>
+    <t>7 742</t>
+  </si>
+  <si>
+    <t>28,4</t>
+  </si>
+  <si>
+    <t>.   Hautes-Pyrénées</t>
+  </si>
+  <si>
+    <t>81 625</t>
+  </si>
+  <si>
+    <t>26 780</t>
+  </si>
+  <si>
+    <t>1 003</t>
+  </si>
+  <si>
+    <t>.   Pyrénées-Orientales</t>
+  </si>
+  <si>
+    <t>173 006</t>
+  </si>
+  <si>
+    <t>54 148</t>
+  </si>
+  <si>
+    <t>1 342</t>
+  </si>
+  <si>
+    <t>1 916</t>
+  </si>
+  <si>
+    <t>.   Tarn</t>
+  </si>
+  <si>
+    <t>135 933</t>
+  </si>
+  <si>
+    <t>41 036</t>
+  </si>
+  <si>
+    <t>1 307</t>
+  </si>
+  <si>
+    <t>1 327</t>
+  </si>
+  <si>
+    <t>.   Tarn-et-Garonne</t>
+  </si>
+  <si>
+    <t>86 265</t>
+  </si>
+  <si>
+    <t>27 265</t>
+  </si>
+  <si>
+    <t>Pays de la Loire</t>
+  </si>
+  <si>
+    <t>1 199 817</t>
+  </si>
+  <si>
+    <t>430 748</t>
+  </si>
+  <si>
+    <t>8 350</t>
+  </si>
+  <si>
+    <t>13 288</t>
+  </si>
+  <si>
+    <t>.   Loire-Atlantique</t>
+  </si>
+  <si>
+    <t>427 814</t>
+  </si>
+  <si>
+    <t>152 463</t>
+  </si>
+  <si>
+    <t>3 057</t>
+  </si>
+  <si>
+    <t>4 491</t>
+  </si>
+  <si>
+    <t>35,7</t>
+  </si>
+  <si>
+    <t>.   Maine-et-Loire</t>
+  </si>
+  <si>
+    <t>246 990</t>
+  </si>
+  <si>
+    <t>90 158</t>
+  </si>
+  <si>
+    <t>1 862</t>
+  </si>
+  <si>
+    <t>2 809</t>
+  </si>
+  <si>
+    <t>36,5</t>
+  </si>
+  <si>
+    <t>.   Mayenne</t>
+  </si>
+  <si>
+    <t>96 950</t>
+  </si>
+  <si>
+    <t>34 593</t>
+  </si>
+  <si>
+    <t>1 025</t>
+  </si>
+  <si>
+    <t>35,6</t>
+  </si>
+  <si>
+    <t>.   Sarthe</t>
+  </si>
+  <si>
+    <t>179 747</t>
+  </si>
+  <si>
+    <t>61 849</t>
+  </si>
+  <si>
+    <t>1 142</t>
+  </si>
+  <si>
+    <t>1 996</t>
+  </si>
+  <si>
+    <t>.   Vendée</t>
+  </si>
+  <si>
+    <t>248 317</t>
+  </si>
+  <si>
+    <t>91 685</t>
+  </si>
+  <si>
+    <t>2 967</t>
+  </si>
+  <si>
+    <t>Provence-Alpes-Côte d'Azur</t>
+  </si>
+  <si>
+    <t>1 670 268</t>
+  </si>
+  <si>
+    <t>464 315</t>
+  </si>
+  <si>
+    <t>16 118</t>
+  </si>
+  <si>
+    <t>15 568</t>
+  </si>
+  <si>
+    <t>27,6</t>
+  </si>
+  <si>
+    <t>.   Alpes-de-Haute-Provence</t>
+  </si>
+  <si>
+    <t>60 344</t>
+  </si>
+  <si>
+    <t>18 302</t>
+  </si>
+  <si>
+    <t>.   Hautes-Alpes</t>
+  </si>
+  <si>
+    <t>50 536</t>
+  </si>
+  <si>
+    <t>18 288</t>
+  </si>
+  <si>
+    <t>.   Alpes-Maritimes</t>
+  </si>
+  <si>
+    <t>362 067</t>
+  </si>
+  <si>
+    <t>93 690</t>
+  </si>
+  <si>
+    <t>3 320</t>
+  </si>
+  <si>
+    <t>3 026</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>.   Bouches-du-Rhône</t>
+  </si>
+  <si>
+    <t>625 530</t>
+  </si>
+  <si>
+    <t>171 685</t>
+  </si>
+  <si>
+    <t>6 626</t>
+  </si>
+  <si>
+    <t>5 890</t>
+  </si>
+  <si>
+    <t>27,3</t>
+  </si>
+  <si>
+    <t>.   Var</t>
+  </si>
+  <si>
+    <t>383 761</t>
+  </si>
+  <si>
+    <t>106 266</t>
+  </si>
+  <si>
+    <t>3 214</t>
+  </si>
+  <si>
+    <t>3 583</t>
+  </si>
+  <si>
+    <t>.   Vaucluse</t>
+  </si>
+  <si>
+    <t>188 031</t>
+  </si>
+  <si>
+    <t>56 084</t>
+  </si>
+  <si>
+    <t>1 852</t>
+  </si>
+  <si>
+    <t>1 901</t>
   </si>
   <si>
     <t>29,6</t>
-  </si>
-[...1138 lines deleted...]
-    <t>1 901</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve"> Population ELP (Estimations Localisées de Population) non consolidée par l'Insee</t>
     </r>
   </si>
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve"> Nombre de personnes de 50 à 74 ans ayant effectué un test de dépistage au cours de la période évaluée, quel que soit le résultat du test (positif, négatif, ou non analysable)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
       </rPr>
+      <t xml:space="preserve"> Maintien des exclus dans la population cible</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve"> Standardisation sur la population française Insee 2009 (Projections de population Omphale (scénario central) 2007-2042)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Sources : Santé publique France - Données issues des CRCDC et ELP de l'Insee</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>50-54 ans</t>
   </si>
   <si>
     <t>55-59 ans</t>
   </si>
   <si>
     <t>60-64 ans</t>
   </si>
   <si>
     <t>65-69 ans</t>
   </si>
   <si>
     <t>70-74 ans</t>
   </si>
   <si>
     <t>10 033 543</t>
   </si>
   <si>
-    <t>791 041</t>
-[...1 lines deleted...]
-  <si>
     <t>2 975 348</t>
   </si>
   <si>
     <t>85 332</t>
   </si>
   <si>
     <t>118 908</t>
   </si>
   <si>
     <t>2 230 710</t>
   </si>
   <si>
-    <t>126 922</t>
-[...1 lines deleted...]
-  <si>
     <t>664 149</t>
   </si>
   <si>
     <t>19 563</t>
   </si>
   <si>
     <t>21 544</t>
   </si>
   <si>
     <t>2 169 426</t>
   </si>
   <si>
-    <t>137 166</t>
-[...1 lines deleted...]
-  <si>
     <t>615 598</t>
   </si>
   <si>
     <t>17 837</t>
   </si>
   <si>
     <t>21 109</t>
   </si>
   <si>
     <t>2 080 664</t>
   </si>
   <si>
-    <t>160 287</t>
-[...1 lines deleted...]
-  <si>
     <t>622 261</t>
   </si>
   <si>
     <t>14 949</t>
   </si>
   <si>
     <t>24 245</t>
   </si>
   <si>
     <t>1 864 296</t>
   </si>
   <si>
-    <t>174 457</t>
-[...1 lines deleted...]
-  <si>
     <t>556 228</t>
   </si>
   <si>
     <t>11 760</t>
   </si>
   <si>
     <t>25 271</t>
   </si>
   <si>
     <t>1 688 448</t>
   </si>
   <si>
-    <t>192 210</t>
-[...1 lines deleted...]
-  <si>
     <t>517 112</t>
   </si>
   <si>
     <t>21 223</t>
   </si>
   <si>
     <t>26 739</t>
   </si>
   <si>
     <t>9 746 175</t>
   </si>
   <si>
-    <t>776 646</t>
-[...1 lines deleted...]
-  <si>
     <t>2 914 247</t>
   </si>
   <si>
     <t>80 236</t>
   </si>
   <si>
     <t>116 851</t>
   </si>
   <si>
     <t>2 170 742</t>
   </si>
   <si>
-    <t>125 075</t>
-[...1 lines deleted...]
-  <si>
     <t>652 304</t>
   </si>
   <si>
     <t>18 663</t>
   </si>
   <si>
     <t>21 222</t>
   </si>
   <si>
     <t>2 102 270</t>
   </si>
   <si>
-    <t>134 270</t>
-[...1 lines deleted...]
-  <si>
     <t>601 601</t>
   </si>
   <si>
     <t>16 647</t>
   </si>
   <si>
     <t>20 670</t>
   </si>
   <si>
     <t>2 015 584</t>
   </si>
   <si>
-    <t>157 005</t>
-[...1 lines deleted...]
-  <si>
     <t>608 156</t>
   </si>
   <si>
     <t>13 775</t>
   </si>
   <si>
     <t>23 796</t>
   </si>
   <si>
     <t>1 810 425</t>
   </si>
   <si>
-    <t>171 286</t>
-[...1 lines deleted...]
-  <si>
     <t>544 485</t>
   </si>
   <si>
     <t>10 826</t>
   </si>
   <si>
     <t>24 843</t>
   </si>
   <si>
     <t>1 647 155</t>
   </si>
   <si>
-    <t>189 012</t>
-[...1 lines deleted...]
-  <si>
     <t>507 701</t>
   </si>
   <si>
     <t>20 325</t>
   </si>
   <si>
     <t>26 320</t>
   </si>
   <si>
     <t>1 196 034</t>
   </si>
   <si>
     <t>394 256</t>
   </si>
   <si>
     <t>10 130</t>
   </si>
   <si>
     <t>14 557</t>
   </si>
   <si>
-    <t>33,0</t>
-[...1 lines deleted...]
-  <si>
     <t>272 481</t>
   </si>
   <si>
     <t>92 508</t>
   </si>
   <si>
     <t>2 447</t>
   </si>
   <si>
     <t>2 802</t>
   </si>
   <si>
     <t>263 439</t>
   </si>
   <si>
     <t>82 860</t>
   </si>
   <si>
     <t>2 119</t>
   </si>
   <si>
     <t>2 678</t>
   </si>
   <si>
     <t>246 445</t>
@@ -2543,50 +2245,53 @@
   <si>
     <t>11 609</t>
   </si>
   <si>
     <t>3 450</t>
   </si>
   <si>
     <t>11 269</t>
   </si>
   <si>
     <t>3 472</t>
   </si>
   <si>
     <t>10 762</t>
   </si>
   <si>
     <t>3 339</t>
   </si>
   <si>
     <t>58 365</t>
   </si>
   <si>
     <t>17 459</t>
   </si>
   <si>
+    <t>30,0</t>
+  </si>
+  <si>
     <t>11 517</t>
   </si>
   <si>
     <t>3 596</t>
   </si>
   <si>
     <t>12 072</t>
   </si>
   <si>
     <t>3 471</t>
   </si>
   <si>
     <t>12 250</t>
   </si>
   <si>
     <t>3 729</t>
   </si>
   <si>
     <t>11 799</t>
   </si>
   <si>
     <t>3 457</t>
   </si>
   <si>
     <t>10 727</t>
@@ -2654,92 +2359,92 @@
   <si>
     <t>15 920</t>
   </si>
   <si>
     <t>5 400</t>
   </si>
   <si>
     <t>14 436</t>
   </si>
   <si>
     <t>4 850</t>
   </si>
   <si>
     <t>187 840</t>
   </si>
   <si>
     <t>69 776</t>
   </si>
   <si>
     <t>1 687</t>
   </si>
   <si>
     <t>2 440</t>
   </si>
   <si>
+    <t>37,1</t>
+  </si>
+  <si>
     <t>44 039</t>
   </si>
   <si>
     <t>17 037</t>
   </si>
   <si>
     <t>41 841</t>
   </si>
   <si>
     <t>14 691</t>
   </si>
   <si>
     <t>38 984</t>
   </si>
   <si>
     <t>14 841</t>
   </si>
   <si>
     <t>33 640</t>
   </si>
   <si>
     <t>12 428</t>
   </si>
   <si>
     <t>29 336</t>
   </si>
   <si>
     <t>10 779</t>
   </si>
   <si>
     <t>113 531</t>
   </si>
   <si>
     <t>34 330</t>
   </si>
   <si>
     <t>1 343</t>
   </si>
   <si>
-    <t>30,1</t>
-[...1 lines deleted...]
-  <si>
     <t>25 047</t>
   </si>
   <si>
     <t>7 490</t>
   </si>
   <si>
     <t>24 621</t>
   </si>
   <si>
     <t>6 713</t>
   </si>
   <si>
     <t>22 831</t>
   </si>
   <si>
     <t>7 225</t>
   </si>
   <si>
     <t>20 899</t>
   </si>
   <si>
     <t>6 639</t>
   </si>
   <si>
     <t>20 134</t>
@@ -2927,10306 +2632,8495 @@
   <si>
     <t>10 626</t>
   </si>
   <si>
     <t>25 077</t>
   </si>
   <si>
     <t>10 141</t>
   </si>
   <si>
     <t>20 074</t>
   </si>
   <si>
     <t>7 903</t>
   </si>
   <si>
     <t>17 758</t>
   </si>
   <si>
     <t>6 786</t>
   </si>
   <si>
     <t>442 367</t>
   </si>
   <si>
-    <t>43 885</t>
-[...1 lines deleted...]
-  <si>
     <t>144 764</t>
   </si>
   <si>
     <t>3 804</t>
   </si>
   <si>
     <t>6 154</t>
   </si>
   <si>
+    <t>32,3</t>
+  </si>
+  <si>
     <t>91 764</t>
   </si>
   <si>
-    <t>2 194</t>
-[...1 lines deleted...]
-  <si>
     <t>28 476</t>
   </si>
   <si>
     <t>1 026</t>
   </si>
   <si>
     <t>93 864</t>
   </si>
   <si>
-    <t>5 361</t>
-[...1 lines deleted...]
-  <si>
     <t>28 137</t>
   </si>
   <si>
     <t>1 052</t>
   </si>
   <si>
     <t>91 200</t>
   </si>
   <si>
-    <t>8 735</t>
-[...1 lines deleted...]
-  <si>
     <t>30 121</t>
   </si>
   <si>
     <t>1 222</t>
   </si>
   <si>
     <t>85 827</t>
   </si>
   <si>
-    <t>12 766</t>
-[...1 lines deleted...]
-  <si>
     <t>29 494</t>
   </si>
   <si>
     <t>1 354</t>
   </si>
   <si>
     <t>79 713</t>
   </si>
   <si>
-    <t>14 830</t>
-[...1 lines deleted...]
-  <si>
     <t>28 536</t>
   </si>
   <si>
     <t>1 187</t>
   </si>
   <si>
     <t>1 500</t>
   </si>
   <si>
     <t>78 915</t>
   </si>
   <si>
-    <t>6 061</t>
-[...1 lines deleted...]
-  <si>
     <t>26 990</t>
   </si>
   <si>
     <t>1 109</t>
   </si>
   <si>
-    <t>36,6</t>
+    <t>33,9</t>
   </si>
   <si>
     <t>17 266</t>
   </si>
   <si>
     <t>5 694</t>
   </si>
   <si>
     <t>16 786</t>
   </si>
   <si>
     <t>5 277</t>
   </si>
   <si>
     <t>16 062</t>
   </si>
   <si>
-    <t>1 010</t>
-[...1 lines deleted...]
-  <si>
     <t>5 465</t>
   </si>
   <si>
     <t>15 026</t>
   </si>
   <si>
-    <t>1 674</t>
-[...1 lines deleted...]
-  <si>
     <t>5 348</t>
   </si>
   <si>
     <t>13 776</t>
   </si>
   <si>
-    <t>2 273</t>
-[...1 lines deleted...]
-  <si>
     <t>5 206</t>
   </si>
   <si>
     <t>77 205</t>
   </si>
   <si>
-    <t>9 275</t>
-[...1 lines deleted...]
-  <si>
     <t>27 300</t>
   </si>
   <si>
     <t>1 115</t>
   </si>
   <si>
+    <t>35,2</t>
+  </si>
+  <si>
     <t>17 482</t>
   </si>
   <si>
     <t>5 906</t>
   </si>
   <si>
     <t>17 246</t>
   </si>
   <si>
-    <t>1 219</t>
-[...1 lines deleted...]
-  <si>
     <t>5 831</t>
   </si>
   <si>
     <t>15 792</t>
   </si>
   <si>
-    <t>2 043</t>
-[...1 lines deleted...]
-  <si>
     <t>5 686</t>
   </si>
   <si>
     <t>14 032</t>
   </si>
   <si>
-    <t>2 687</t>
-[...1 lines deleted...]
-  <si>
     <t>5 178</t>
   </si>
   <si>
     <t>12 652</t>
   </si>
   <si>
+    <t>4 699</t>
+  </si>
+  <si>
+    <t>42 164</t>
+  </si>
+  <si>
+    <t>15 068</t>
+  </si>
+  <si>
+    <t>35,4</t>
+  </si>
+  <si>
+    <t>8 644</t>
+  </si>
+  <si>
+    <t>2 909</t>
+  </si>
+  <si>
+    <t>9 008</t>
+  </si>
+  <si>
+    <t>3 031</t>
+  </si>
+  <si>
+    <t>8 756</t>
+  </si>
+  <si>
+    <t>3 204</t>
+  </si>
+  <si>
+    <t>8 306</t>
+  </si>
+  <si>
+    <t>3 032</t>
+  </si>
+  <si>
+    <t>7 451</t>
+  </si>
+  <si>
+    <t>2 892</t>
+  </si>
+  <si>
+    <t>35 793</t>
+  </si>
+  <si>
+    <t>9 635</t>
+  </si>
+  <si>
+    <t>6 237</t>
+  </si>
+  <si>
+    <t>1 621</t>
+  </si>
+  <si>
+    <t>1 665</t>
+  </si>
+  <si>
+    <t>7 531</t>
+  </si>
+  <si>
+    <t>7 696</t>
+  </si>
+  <si>
+    <t>2 212</t>
+  </si>
+  <si>
+    <t>7 241</t>
+  </si>
+  <si>
+    <t>2 160</t>
+  </si>
+  <si>
+    <t>39 698</t>
+  </si>
+  <si>
+    <t>12 747</t>
+  </si>
+  <si>
+    <t>8 197</t>
+  </si>
+  <si>
+    <t>2 525</t>
+  </si>
+  <si>
+    <t>8 402</t>
+  </si>
+  <si>
+    <t>2 491</t>
+  </si>
+  <si>
+    <t>8 204</t>
+  </si>
+  <si>
+    <t>2 640</t>
+  </si>
+  <si>
+    <t>7 665</t>
+  </si>
+  <si>
+    <t>2 557</t>
+  </si>
+  <si>
+    <t>7 230</t>
+  </si>
+  <si>
+    <t>2 534</t>
+  </si>
+  <si>
+    <t>92 490</t>
+  </si>
+  <si>
+    <t>29 606</t>
+  </si>
+  <si>
+    <t>1 234</t>
+  </si>
+  <si>
+    <t>18 070</t>
+  </si>
+  <si>
+    <t>5 363</t>
+  </si>
+  <si>
+    <t>18 951</t>
+  </si>
+  <si>
+    <t>5 304</t>
+  </si>
+  <si>
+    <t>19 340</t>
+  </si>
+  <si>
+    <t>6 298</t>
+  </si>
+  <si>
+    <t>18 432</t>
+  </si>
+  <si>
+    <t>6 343</t>
+  </si>
+  <si>
+    <t>17 698</t>
+  </si>
+  <si>
+    <t>55 383</t>
+  </si>
+  <si>
+    <t>16 409</t>
+  </si>
+  <si>
+    <t>29,0</t>
+  </si>
+  <si>
+    <t>11 204</t>
+  </si>
+  <si>
+    <t>3 010</t>
+  </si>
+  <si>
+    <t>11 648</t>
+  </si>
+  <si>
+    <t>3 039</t>
+  </si>
+  <si>
+    <t>11 363</t>
+  </si>
+  <si>
+    <t>3 410</t>
+  </si>
+  <si>
+    <t>10 933</t>
+  </si>
+  <si>
+    <t>3 463</t>
+  </si>
+  <si>
+    <t>10 236</t>
+  </si>
+  <si>
+    <t>3 487</t>
+  </si>
+  <si>
+    <t>20 720</t>
+  </si>
+  <si>
+    <t>7 009</t>
+  </si>
+  <si>
+    <t>1 448</t>
+  </si>
+  <si>
+    <t>4 736</t>
+  </si>
+  <si>
+    <t>1 499</t>
+  </si>
+  <si>
+    <t>4 153</t>
+  </si>
+  <si>
+    <t>3 737</t>
+  </si>
+  <si>
+    <t>1 361</t>
+  </si>
+  <si>
+    <t>3 431</t>
+  </si>
+  <si>
+    <t>1 260</t>
+  </si>
+  <si>
+    <t>548 913</t>
+  </si>
+  <si>
+    <t>184 568</t>
+  </si>
+  <si>
+    <t>4 633</t>
+  </si>
+  <si>
+    <t>6 962</t>
+  </si>
+  <si>
+    <t>33,6</t>
+  </si>
+  <si>
+    <t>117 222</t>
+  </si>
+  <si>
+    <t>40 725</t>
+  </si>
+  <si>
+    <t>1 189</t>
+  </si>
+  <si>
+    <t>112 475</t>
+  </si>
+  <si>
+    <t>36 216</t>
+  </si>
+  <si>
+    <t>1 204</t>
+  </si>
+  <si>
+    <t>113 028</t>
+  </si>
+  <si>
+    <t>38 034</t>
+  </si>
+  <si>
+    <t>1 398</t>
+  </si>
+  <si>
+    <t>108 328</t>
+  </si>
+  <si>
+    <t>36 268</t>
+  </si>
+  <si>
+    <t>1 518</t>
+  </si>
+  <si>
+    <t>97 860</t>
+  </si>
+  <si>
+    <t>33 325</t>
+  </si>
+  <si>
+    <t>1 184</t>
+  </si>
+  <si>
+    <t>1 589</t>
+  </si>
+  <si>
+    <t>105 730</t>
+  </si>
+  <si>
+    <t>32 491</t>
+  </si>
+  <si>
+    <t>1 316</t>
+  </si>
+  <si>
+    <t>20 738</t>
+  </si>
+  <si>
+    <t>6 354</t>
+  </si>
+  <si>
+    <t>20 909</t>
+  </si>
+  <si>
+    <t>6 103</t>
+  </si>
+  <si>
+    <t>21 718</t>
+  </si>
+  <si>
+    <t>6 721</t>
+  </si>
+  <si>
+    <t>22 140</t>
+  </si>
+  <si>
+    <t>6 834</t>
+  </si>
+  <si>
+    <t>20 225</t>
+  </si>
+  <si>
+    <t>6 479</t>
+  </si>
+  <si>
+    <t>154 571</t>
+  </si>
+  <si>
+    <t>49 513</t>
+  </si>
+  <si>
+    <t>1 069</t>
+  </si>
+  <si>
+    <t>1 963</t>
+  </si>
+  <si>
+    <t>32 382</t>
+  </si>
+  <si>
+    <t>10 866</t>
+  </si>
+  <si>
+    <t>31 090</t>
+  </si>
+  <si>
+    <t>9 479</t>
+  </si>
+  <si>
+    <t>32 291</t>
+  </si>
+  <si>
+    <t>10 352</t>
+  </si>
+  <si>
+    <t>31 014</t>
+  </si>
+  <si>
+    <t>10 018</t>
+  </si>
+  <si>
+    <t>27 795</t>
+  </si>
+  <si>
+    <t>8 798</t>
+  </si>
+  <si>
+    <t>154 517</t>
+  </si>
+  <si>
+    <t>57 902</t>
+  </si>
+  <si>
+    <t>1 520</t>
+  </si>
+  <si>
+    <t>2 037</t>
+  </si>
+  <si>
+    <t>37,4</t>
+  </si>
+  <si>
+    <t>37 520</t>
+  </si>
+  <si>
+    <t>14 425</t>
+  </si>
+  <si>
+    <t>34 219</t>
+  </si>
+  <si>
+    <t>12 376</t>
+  </si>
+  <si>
+    <t>31 314</t>
+  </si>
+  <si>
+    <t>11 727</t>
+  </si>
+  <si>
+    <t>27 186</t>
+  </si>
+  <si>
+    <t>10 055</t>
+  </si>
+  <si>
+    <t>24 278</t>
+  </si>
+  <si>
+    <t>9 319</t>
+  </si>
+  <si>
+    <t>134 095</t>
+  </si>
+  <si>
+    <t>44 662</t>
+  </si>
+  <si>
+    <t>1 171</t>
+  </si>
+  <si>
+    <t>1 646</t>
+  </si>
+  <si>
+    <t>33,2</t>
+  </si>
+  <si>
+    <t>26 584</t>
+  </si>
+  <si>
+    <t>9 080</t>
+  </si>
+  <si>
+    <t>26 257</t>
+  </si>
+  <si>
+    <t>8 258</t>
+  </si>
+  <si>
+    <t>27 705</t>
+  </si>
+  <si>
+    <t>9 234</t>
+  </si>
+  <si>
+    <t>27 988</t>
+  </si>
+  <si>
+    <t>9 361</t>
+  </si>
+  <si>
+    <t>25 562</t>
+  </si>
+  <si>
+    <t>8 729</t>
+  </si>
+  <si>
+    <t>398 169</t>
+  </si>
+  <si>
+    <t>117 211</t>
+  </si>
+  <si>
+    <t>2 548</t>
+  </si>
+  <si>
+    <t>4 907</t>
+  </si>
+  <si>
+    <t>85 495</t>
+  </si>
+  <si>
+    <t>26 084</t>
+  </si>
+  <si>
+    <t>84 371</t>
+  </si>
+  <si>
+    <t>23 674</t>
+  </si>
+  <si>
+    <t>81 159</t>
+  </si>
+  <si>
+    <t>24 184</t>
+  </si>
+  <si>
+    <t>1 042</t>
+  </si>
+  <si>
+    <t>76 041</t>
+  </si>
+  <si>
+    <t>22 399</t>
+  </si>
+  <si>
+    <t>1 061</t>
+  </si>
+  <si>
+    <t>71 104</t>
+  </si>
+  <si>
+    <t>20 870</t>
+  </si>
+  <si>
+    <t>1 041</t>
+  </si>
+  <si>
+    <t>49 186</t>
+  </si>
+  <si>
+    <t>13 797</t>
+  </si>
+  <si>
+    <t>27,9</t>
+  </si>
+  <si>
+    <t>9 760</t>
+  </si>
+  <si>
+    <t>2 684</t>
+  </si>
+  <si>
+    <t>10 021</t>
+  </si>
+  <si>
+    <t>2 700</t>
+  </si>
+  <si>
+    <t>10 300</t>
+  </si>
+  <si>
+    <t>2 867</t>
+  </si>
+  <si>
+    <t>9 967</t>
+  </si>
+  <si>
+    <t>2 898</t>
+  </si>
+  <si>
+    <t>9 139</t>
+  </si>
+  <si>
+    <t>2 648</t>
+  </si>
+  <si>
+    <t>66 022</t>
+  </si>
+  <si>
+    <t>18 108</t>
+  </si>
+  <si>
+    <t>14 905</t>
+  </si>
+  <si>
+    <t>4 118</t>
+  </si>
+  <si>
+    <t>14 475</t>
+  </si>
+  <si>
+    <t>3 709</t>
+  </si>
+  <si>
+    <t>13 464</t>
+  </si>
+  <si>
+    <t>3 855</t>
+  </si>
+  <si>
+    <t>11 911</t>
+  </si>
+  <si>
+    <t>3 337</t>
+  </si>
+  <si>
+    <t>11 267</t>
+  </si>
+  <si>
+    <t>3 089</t>
+  </si>
+  <si>
+    <t>37 975</t>
+  </si>
+  <si>
+    <t>10 059</t>
+  </si>
+  <si>
+    <t>26,4</t>
+  </si>
+  <si>
+    <t>7 158</t>
+  </si>
+  <si>
+    <t>1 904</t>
+  </si>
+  <si>
+    <t>7 573</t>
+  </si>
+  <si>
+    <t>1 965</t>
+  </si>
+  <si>
+    <t>7 964</t>
+  </si>
+  <si>
+    <t>2 101</t>
+  </si>
+  <si>
+    <t>7 854</t>
+  </si>
+  <si>
+    <t>2 118</t>
+  </si>
+  <si>
+    <t>7 427</t>
+  </si>
+  <si>
+    <t>1 971</t>
+  </si>
+  <si>
+    <t>90 399</t>
+  </si>
+  <si>
+    <t>28 317</t>
+  </si>
+  <si>
+    <t>1 074</t>
+  </si>
+  <si>
+    <t>19 919</t>
+  </si>
+  <si>
+    <t>6 742</t>
+  </si>
+  <si>
+    <t>19 176</t>
+  </si>
+  <si>
+    <t>5 713</t>
+  </si>
+  <si>
+    <t>18 019</t>
+  </si>
+  <si>
+    <t>5 732</t>
+  </si>
+  <si>
+    <t>17 309</t>
+  </si>
+  <si>
+    <t>5 225</t>
+  </si>
+  <si>
+    <t>15 976</t>
+  </si>
+  <si>
+    <t>4 905</t>
+  </si>
+  <si>
+    <t>53 857</t>
+  </si>
+  <si>
+    <t>16 933</t>
+  </si>
+  <si>
+    <t>11 148</t>
+  </si>
+  <si>
+    <t>3 533</t>
+  </si>
+  <si>
+    <t>11 308</t>
+  </si>
+  <si>
+    <t>3 396</t>
+  </si>
+  <si>
+    <t>10 971</t>
+  </si>
+  <si>
+    <t>3 508</t>
+  </si>
+  <si>
+    <t>10 513</t>
+  </si>
+  <si>
+    <t>3 340</t>
+  </si>
+  <si>
+    <t>9 917</t>
+  </si>
+  <si>
+    <t>3 156</t>
+  </si>
+  <si>
+    <t>100 731</t>
+  </si>
+  <si>
+    <t>29 997</t>
+  </si>
+  <si>
+    <t>1 220</t>
+  </si>
+  <si>
+    <t>22 606</t>
+  </si>
+  <si>
+    <t>7 103</t>
+  </si>
+  <si>
+    <t>21 818</t>
+  </si>
+  <si>
+    <t>6 191</t>
+  </si>
+  <si>
+    <t>20 441</t>
+  </si>
+  <si>
+    <t>6 121</t>
+  </si>
+  <si>
+    <t>18 487</t>
+  </si>
+  <si>
+    <t>17 379</t>
+  </si>
+  <si>
+    <t>5 101</t>
+  </si>
+  <si>
+    <t>58 863</t>
+  </si>
+  <si>
+    <t>9 869</t>
+  </si>
+  <si>
+    <t>17,0</t>
+  </si>
+  <si>
+    <t>12 087</t>
+  </si>
+  <si>
+    <t>2 117</t>
+  </si>
+  <si>
+    <t>12 289</t>
+  </si>
+  <si>
+    <t>2 143</t>
+  </si>
+  <si>
+    <t>11 969</t>
+  </si>
+  <si>
+    <t>2 096</t>
+  </si>
+  <si>
+    <t>11 535</t>
+  </si>
+  <si>
+    <t>1 847</t>
+  </si>
+  <si>
+    <t>10 983</t>
+  </si>
+  <si>
+    <t>1 666</t>
+  </si>
+  <si>
+    <t>852 012</t>
+  </si>
+  <si>
+    <t>267 436</t>
+  </si>
+  <si>
+    <t>6 757</t>
+  </si>
+  <si>
+    <t>11 392</t>
+  </si>
+  <si>
+    <t>181 500</t>
+  </si>
+  <si>
+    <t>55 241</t>
+  </si>
+  <si>
+    <t>1 475</t>
+  </si>
+  <si>
+    <t>1 929</t>
+  </si>
+  <si>
+    <t>183 083</t>
+  </si>
+  <si>
+    <t>55 820</t>
+  </si>
+  <si>
+    <t>1 424</t>
+  </si>
+  <si>
+    <t>2 023</t>
+  </si>
+  <si>
+    <t>179 737</t>
+  </si>
+  <si>
+    <t>57 431</t>
+  </si>
+  <si>
+    <t>1 153</t>
+  </si>
+  <si>
+    <t>2 379</t>
+  </si>
+  <si>
+    <t>162 140</t>
+  </si>
+  <si>
+    <t>51 394</t>
+  </si>
+  <si>
+    <t>2 457</t>
+  </si>
+  <si>
+    <t>145 554</t>
+  </si>
+  <si>
+    <t>47 550</t>
+  </si>
+  <si>
+    <t>1 818</t>
+  </si>
+  <si>
+    <t>2 604</t>
+  </si>
+  <si>
+    <t>43 005</t>
+  </si>
+  <si>
+    <t>11 179</t>
+  </si>
+  <si>
+    <t>25,7</t>
+  </si>
+  <si>
+    <t>8 672</t>
+  </si>
+  <si>
+    <t>2 062</t>
+  </si>
+  <si>
+    <t>8 895</t>
+  </si>
+  <si>
+    <t>2 216</t>
+  </si>
+  <si>
+    <t>9 354</t>
+  </si>
+  <si>
+    <t>2 478</t>
+  </si>
+  <si>
+    <t>8 501</t>
+  </si>
+  <si>
+    <t>2 354</t>
+  </si>
+  <si>
+    <t>7 585</t>
+  </si>
+  <si>
+    <t>2 069</t>
+  </si>
+  <si>
+    <t>45 758</t>
+  </si>
+  <si>
+    <t>13 445</t>
+  </si>
+  <si>
+    <t>29,1</t>
+  </si>
+  <si>
+    <t>9 809</t>
+  </si>
+  <si>
+    <t>2 727</t>
+  </si>
+  <si>
+    <t>9 713</t>
+  </si>
+  <si>
+    <t>2 688</t>
+  </si>
+  <si>
+    <t>9 345</t>
+  </si>
+  <si>
+    <t>2 831</t>
+  </si>
+  <si>
+    <t>8 702</t>
+  </si>
+  <si>
+    <t>2 603</t>
+  </si>
+  <si>
+    <t>8 189</t>
+  </si>
+  <si>
+    <t>2 596</t>
+  </si>
+  <si>
+    <t>79 884</t>
+  </si>
+  <si>
+    <t>23 468</t>
+  </si>
+  <si>
+    <t>29,2</t>
+  </si>
+  <si>
+    <t>17 637</t>
+  </si>
+  <si>
+    <t>4 977</t>
+  </si>
+  <si>
+    <t>17 143</t>
+  </si>
+  <si>
+    <t>4 910</t>
+  </si>
+  <si>
+    <t>16 471</t>
+  </si>
+  <si>
+    <t>14 781</t>
+  </si>
+  <si>
+    <t>4 422</t>
+  </si>
+  <si>
+    <t>13 853</t>
+  </si>
+  <si>
+    <t>28 164</t>
+  </si>
+  <si>
+    <t>8 598</t>
+  </si>
+  <si>
+    <t>5 448</t>
+  </si>
+  <si>
+    <t>5 746</t>
+  </si>
+  <si>
+    <t>1 682</t>
+  </si>
+  <si>
+    <t>6 011</t>
+  </si>
+  <si>
+    <t>1 846</t>
+  </si>
+  <si>
+    <t>5 671</t>
+  </si>
+  <si>
+    <t>1 792</t>
+  </si>
+  <si>
+    <t>5 288</t>
+  </si>
+  <si>
+    <t>1 758</t>
+  </si>
+  <si>
+    <t>103 668</t>
+  </si>
+  <si>
+    <t>32 765</t>
+  </si>
+  <si>
+    <t>1 377</t>
+  </si>
+  <si>
+    <t>23 125</t>
+  </si>
+  <si>
+    <t>7 080</t>
+  </si>
+  <si>
+    <t>22 018</t>
+  </si>
+  <si>
+    <t>6 793</t>
+  </si>
+  <si>
+    <t>21 603</t>
+  </si>
+  <si>
+    <t>7 105</t>
+  </si>
+  <si>
+    <t>19 448</t>
+  </si>
+  <si>
+    <t>5 981</t>
+  </si>
+  <si>
+    <t>17 474</t>
+  </si>
+  <si>
+    <t>5 806</t>
+  </si>
+  <si>
+    <t>30 325</t>
+  </si>
+  <si>
+    <t>9 181</t>
+  </si>
+  <si>
+    <t>5 771</t>
+  </si>
+  <si>
+    <t>1 729</t>
+  </si>
+  <si>
+    <t>6 205</t>
+  </si>
+  <si>
+    <t>1 771</t>
+  </si>
+  <si>
+    <t>6 487</t>
+  </si>
+  <si>
+    <t>1 993</t>
+  </si>
+  <si>
+    <t>6 224</t>
+  </si>
+  <si>
+    <t>1 868</t>
+  </si>
+  <si>
+    <t>5 639</t>
+  </si>
+  <si>
+    <t>1 820</t>
+  </si>
+  <si>
+    <t>163 000</t>
+  </si>
+  <si>
+    <t>47 017</t>
+  </si>
+  <si>
+    <t>1 292</t>
+  </si>
+  <si>
+    <t>2 011</t>
+  </si>
+  <si>
+    <t>34 397</t>
+  </si>
+  <si>
+    <t>9 330</t>
+  </si>
+  <si>
+    <t>35 128</t>
+  </si>
+  <si>
+    <t>9 916</t>
+  </si>
+  <si>
+    <t>34 953</t>
+  </si>
+  <si>
+    <t>10 413</t>
+  </si>
+  <si>
+    <t>31 395</t>
+  </si>
+  <si>
+    <t>9 177</t>
+  </si>
+  <si>
+    <t>27 127</t>
+  </si>
+  <si>
+    <t>8 181</t>
+  </si>
+  <si>
+    <t>174 413</t>
+  </si>
+  <si>
+    <t>57 849</t>
+  </si>
+  <si>
+    <t>1 459</t>
+  </si>
+  <si>
+    <t>2 355</t>
+  </si>
+  <si>
+    <t>38 319</t>
+  </si>
+  <si>
+    <t>13 034</t>
+  </si>
+  <si>
+    <t>38 451</t>
+  </si>
+  <si>
+    <t>12 604</t>
+  </si>
+  <si>
+    <t>36 857</t>
+  </si>
+  <si>
+    <t>12 302</t>
+  </si>
+  <si>
+    <t>32 487</t>
+  </si>
+  <si>
+    <t>10 617</t>
+  </si>
+  <si>
+    <t>28 299</t>
+  </si>
+  <si>
+    <t>9 292</t>
+  </si>
+  <si>
+    <t>123 006</t>
+  </si>
+  <si>
+    <t>42 891</t>
+  </si>
+  <si>
+    <t>1 060</t>
+  </si>
+  <si>
+    <t>1 884</t>
+  </si>
+  <si>
+    <t>26 348</t>
+  </si>
+  <si>
+    <t>8 661</t>
+  </si>
+  <si>
+    <t>27 206</t>
+  </si>
+  <si>
+    <t>9 052</t>
+  </si>
+  <si>
+    <t>25 853</t>
+  </si>
+  <si>
+    <t>9 089</t>
+  </si>
+  <si>
+    <t>22 808</t>
+  </si>
+  <si>
+    <t>8 411</t>
+  </si>
+  <si>
+    <t>20 791</t>
+  </si>
+  <si>
+    <t>7 678</t>
+  </si>
+  <si>
+    <t>60 790</t>
+  </si>
+  <si>
+    <t>21 043</t>
+  </si>
+  <si>
+    <t>34,5</t>
+  </si>
+  <si>
+    <t>11 975</t>
+  </si>
+  <si>
+    <t>4 121</t>
+  </si>
+  <si>
+    <t>12 578</t>
+  </si>
+  <si>
+    <t>4 188</t>
+  </si>
+  <si>
+    <t>12 804</t>
+  </si>
+  <si>
+    <t>4 475</t>
+  </si>
+  <si>
+    <t>12 124</t>
+  </si>
+  <si>
+    <t>4 169</t>
+  </si>
+  <si>
+    <t>11 310</t>
+  </si>
+  <si>
+    <t>4 090</t>
+  </si>
+  <si>
+    <t>65 345</t>
+  </si>
+  <si>
+    <t>15 704</t>
+  </si>
+  <si>
+    <t>1 028</t>
+  </si>
+  <si>
+    <t>23,9</t>
+  </si>
+  <si>
+    <t>12 427</t>
+  </si>
+  <si>
+    <t>2 790</t>
+  </si>
+  <si>
+    <t>14 079</t>
+  </si>
+  <si>
+    <t>3 308</t>
+  </si>
+  <si>
+    <t>15 058</t>
+  </si>
+  <si>
+    <t>3 640</t>
+  </si>
+  <si>
+    <t>13 271</t>
+  </si>
+  <si>
+    <t>3 176</t>
+  </si>
+  <si>
+    <t>10 510</t>
+  </si>
+  <si>
+    <t>26 962</t>
+  </si>
+  <si>
+    <t>10,0</t>
+  </si>
+  <si>
+    <t>7 213</t>
+  </si>
+  <si>
+    <t>6 854</t>
+  </si>
+  <si>
+    <t>5 435</t>
+  </si>
+  <si>
+    <t>4 306</t>
+  </si>
+  <si>
+    <t>3 155</t>
+  </si>
+  <si>
+    <t>853 729</t>
+  </si>
+  <si>
+    <t>216 700</t>
+  </si>
+  <si>
+    <t>5 262</t>
+  </si>
+  <si>
+    <t>9 855</t>
+  </si>
+  <si>
+    <t>195 067</t>
+  </si>
+  <si>
+    <t>50 199</t>
+  </si>
+  <si>
+    <t>1 491</t>
+  </si>
+  <si>
+    <t>1 774</t>
+  </si>
+  <si>
+    <t>185 451</t>
+  </si>
+  <si>
+    <t>45 544</t>
+  </si>
+  <si>
+    <t>1 706</t>
+  </si>
+  <si>
+    <t>176 959</t>
+  </si>
+  <si>
+    <t>46 101</t>
+  </si>
+  <si>
+    <t>1 036</t>
+  </si>
+  <si>
+    <t>2 071</t>
+  </si>
+  <si>
+    <t>156 040</t>
+  </si>
+  <si>
+    <t>39 777</t>
+  </si>
+  <si>
+    <t>2 169</t>
+  </si>
+  <si>
+    <t>140 213</t>
+  </si>
+  <si>
+    <t>35 079</t>
+  </si>
+  <si>
+    <t>2 135</t>
+  </si>
+  <si>
+    <t>80 418</t>
+  </si>
+  <si>
+    <t>20 874</t>
+  </si>
+  <si>
+    <t>16 985</t>
+  </si>
+  <si>
+    <t>4 168</t>
+  </si>
+  <si>
+    <t>17 042</t>
+  </si>
+  <si>
+    <t>4 062</t>
+  </si>
+  <si>
+    <t>16 944</t>
+  </si>
+  <si>
+    <t>4 485</t>
+  </si>
+  <si>
+    <t>15 232</t>
+  </si>
+  <si>
+    <t>4 180</t>
+  </si>
+  <si>
+    <t>14 216</t>
+  </si>
+  <si>
+    <t>3 979</t>
+  </si>
+  <si>
+    <t>351 839</t>
+  </si>
+  <si>
+    <t>85 831</t>
+  </si>
+  <si>
+    <t>2 180</t>
+  </si>
+  <si>
+    <t>3 807</t>
+  </si>
+  <si>
+    <t>24,5</t>
+  </si>
+  <si>
+    <t>82 590</t>
+  </si>
+  <si>
+    <t>21 334</t>
+  </si>
+  <si>
+    <t>77 456</t>
+  </si>
+  <si>
+    <t>18 516</t>
+  </si>
+  <si>
+    <t>72 327</t>
+  </si>
+  <si>
+    <t>18 233</t>
+  </si>
+  <si>
+    <t>63 341</t>
+  </si>
+  <si>
+    <t>15 078</t>
+  </si>
+  <si>
+    <t>56 125</t>
+  </si>
+  <si>
+    <t>12 670</t>
+  </si>
+  <si>
+    <t>120 504</t>
+  </si>
+  <si>
+    <t>30 674</t>
+  </si>
+  <si>
+    <t>1 345</t>
+  </si>
+  <si>
+    <t>25,5</t>
+  </si>
+  <si>
+    <t>28 658</t>
+  </si>
+  <si>
+    <t>7 476</t>
+  </si>
+  <si>
+    <t>27 387</t>
+  </si>
+  <si>
+    <t>6 897</t>
+  </si>
+  <si>
+    <t>24 888</t>
+  </si>
+  <si>
+    <t>6 432</t>
+  </si>
+  <si>
+    <t>20 677</t>
+  </si>
+  <si>
+    <t>5 266</t>
+  </si>
+  <si>
+    <t>18 895</t>
+  </si>
+  <si>
+    <t>4 603</t>
+  </si>
+  <si>
+    <t>216 627</t>
+  </si>
+  <si>
+    <t>57 782</t>
+  </si>
+  <si>
+    <t>1 268</t>
+  </si>
+  <si>
+    <t>2 722</t>
+  </si>
+  <si>
+    <t>48 304</t>
+  </si>
+  <si>
+    <t>12 663</t>
+  </si>
+  <si>
+    <t>45 845</t>
+  </si>
+  <si>
+    <t>11 897</t>
+  </si>
+  <si>
+    <t>45 340</t>
+  </si>
+  <si>
+    <t>12 316</t>
+  </si>
+  <si>
+    <t>40 997</t>
+  </si>
+  <si>
+    <t>11 132</t>
+  </si>
+  <si>
+    <t>36 141</t>
+  </si>
+  <si>
+    <t>9 774</t>
+  </si>
+  <si>
+    <t>84 341</t>
+  </si>
+  <si>
+    <t>21 539</t>
+  </si>
+  <si>
+    <t>1 017</t>
+  </si>
+  <si>
+    <t>25,3</t>
+  </si>
+  <si>
+    <t>18 531</t>
+  </si>
+  <si>
+    <t>4 558</t>
+  </si>
+  <si>
+    <t>17 720</t>
+  </si>
+  <si>
+    <t>4 172</t>
+  </si>
+  <si>
+    <t>17 461</t>
+  </si>
+  <si>
+    <t>4 635</t>
+  </si>
+  <si>
+    <t>15 794</t>
+  </si>
+  <si>
+    <t>14 835</t>
+  </si>
+  <si>
+    <t>4 053</t>
+  </si>
+  <si>
+    <t>1 581 334</t>
+  </si>
+  <si>
+    <t>427 361</t>
+  </si>
+  <si>
+    <t>12 890</t>
+  </si>
+  <si>
+    <t>16 040</t>
+  </si>
+  <si>
+    <t>403 822</t>
+  </si>
+  <si>
+    <t>113 474</t>
+  </si>
+  <si>
+    <t>3 166</t>
+  </si>
+  <si>
+    <t>3 441</t>
+  </si>
+  <si>
+    <t>369 702</t>
+  </si>
+  <si>
+    <t>97 989</t>
+  </si>
+  <si>
+    <t>2 780</t>
+  </si>
+  <si>
+    <t>3 209</t>
+  </si>
+  <si>
+    <t>328 896</t>
+  </si>
+  <si>
+    <t>89 364</t>
+  </si>
+  <si>
+    <t>2 210</t>
+  </si>
+  <si>
+    <t>3 388</t>
+  </si>
+  <si>
+    <t>259 324</t>
+  </si>
+  <si>
+    <t>67 411</t>
+  </si>
+  <si>
+    <t>1 607</t>
+  </si>
+  <si>
+    <t>3 023</t>
+  </si>
+  <si>
+    <t>219 590</t>
+  </si>
+  <si>
+    <t>59 123</t>
+  </si>
+  <si>
+    <t>3 127</t>
+  </si>
+  <si>
+    <t>2 979</t>
+  </si>
+  <si>
+    <t>259 608</t>
+  </si>
+  <si>
+    <t>69 027</t>
+  </si>
+  <si>
+    <t>2 241</t>
+  </si>
+  <si>
+    <t>2 451</t>
+  </si>
+  <si>
+    <t>26,7</t>
+  </si>
+  <si>
+    <t>64 259</t>
+  </si>
+  <si>
+    <t>19 564</t>
+  </si>
+  <si>
+    <t>59 409</t>
+  </si>
+  <si>
+    <t>15 786</t>
+  </si>
+  <si>
+    <t>53 799</t>
+  </si>
+  <si>
+    <t>13 695</t>
+  </si>
+  <si>
+    <t>43 486</t>
+  </si>
+  <si>
+    <t>10 376</t>
+  </si>
+  <si>
+    <t>38 656</t>
+  </si>
+  <si>
+    <t>9 606</t>
+  </si>
+  <si>
+    <t>196 181</t>
+  </si>
+  <si>
+    <t>56 788</t>
+  </si>
+  <si>
+    <t>1 478</t>
+  </si>
+  <si>
+    <t>2 254</t>
+  </si>
+  <si>
+    <t>28,9</t>
+  </si>
+  <si>
+    <t>49 276</t>
+  </si>
+  <si>
+    <t>14 211</t>
+  </si>
+  <si>
+    <t>46 175</t>
+  </si>
+  <si>
+    <t>12 734</t>
+  </si>
+  <si>
+    <t>40 939</t>
+  </si>
+  <si>
+    <t>12 007</t>
+  </si>
+  <si>
+    <t>32 098</t>
+  </si>
+  <si>
+    <t>9 471</t>
+  </si>
+  <si>
+    <t>27 693</t>
+  </si>
+  <si>
+    <t>8 365</t>
+  </si>
+  <si>
+    <t>198 517</t>
+  </si>
+  <si>
+    <t>58 034</t>
+  </si>
+  <si>
+    <t>1 434</t>
+  </si>
+  <si>
+    <t>2 035</t>
+  </si>
+  <si>
+    <t>51 289</t>
+  </si>
+  <si>
+    <t>15 903</t>
+  </si>
+  <si>
+    <t>47 009</t>
+  </si>
+  <si>
+    <t>13 573</t>
+  </si>
+  <si>
+    <t>41 011</t>
+  </si>
+  <si>
+    <t>12 160</t>
+  </si>
+  <si>
+    <t>31 692</t>
+  </si>
+  <si>
+    <t>8 659</t>
+  </si>
+  <si>
+    <t>27 516</t>
+  </si>
+  <si>
+    <t>7 739</t>
+  </si>
+  <si>
+    <t>174 557</t>
+  </si>
+  <si>
+    <t>51 184</t>
+  </si>
+  <si>
+    <t>1 308</t>
+  </si>
+  <si>
+    <t>1 919</t>
+  </si>
+  <si>
+    <t>29,3</t>
+  </si>
+  <si>
+    <t>44 062</t>
+  </si>
+  <si>
+    <t>13 344</t>
+  </si>
+  <si>
+    <t>41 399</t>
+  </si>
+  <si>
+    <t>11 864</t>
+  </si>
+  <si>
+    <t>37 499</t>
+  </si>
+  <si>
+    <t>11 001</t>
+  </si>
+  <si>
+    <t>28 430</t>
+  </si>
+  <si>
+    <t>8 096</t>
+  </si>
+  <si>
+    <t>23 168</t>
+  </si>
+  <si>
+    <t>6 879</t>
+  </si>
+  <si>
+    <t>203 244</t>
+  </si>
+  <si>
+    <t>55 037</t>
+  </si>
+  <si>
+    <t>1 560</t>
+  </si>
+  <si>
+    <t>1 911</t>
+  </si>
+  <si>
+    <t>16 165</t>
+  </si>
+  <si>
+    <t>48 357</t>
+  </si>
+  <si>
+    <t>12 816</t>
+  </si>
+  <si>
+    <t>41 840</t>
+  </si>
+  <si>
+    <t>11 101</t>
+  </si>
+  <si>
+    <t>31 706</t>
+  </si>
+  <si>
+    <t>8 028</t>
+  </si>
+  <si>
+    <t>26 597</t>
+  </si>
+  <si>
+    <t>6 927</t>
+  </si>
+  <si>
+    <t>208 829</t>
+  </si>
+  <si>
+    <t>45 847</t>
+  </si>
+  <si>
+    <t>1 935</t>
+  </si>
+  <si>
+    <t>1 851</t>
+  </si>
+  <si>
+    <t>22,0</t>
+  </si>
+  <si>
+    <t>54 157</t>
+  </si>
+  <si>
+    <t>11 344</t>
+  </si>
+  <si>
+    <t>48 925</t>
+  </si>
+  <si>
+    <t>10 502</t>
+  </si>
+  <si>
+    <t>42 779</t>
+  </si>
+  <si>
+    <t>34 534</t>
+  </si>
+  <si>
+    <t>7 655</t>
+  </si>
+  <si>
+    <t>28 435</t>
+  </si>
+  <si>
+    <t>6 477</t>
+  </si>
+  <si>
+    <t>179 119</t>
+  </si>
+  <si>
+    <t>49 361</t>
+  </si>
+  <si>
+    <t>1 603</t>
+  </si>
+  <si>
+    <t>1 926</t>
+  </si>
+  <si>
+    <t>44 526</t>
+  </si>
+  <si>
+    <t>12 803</t>
+  </si>
+  <si>
+    <t>41 221</t>
+  </si>
+  <si>
+    <t>11 244</t>
+  </si>
+  <si>
+    <t>37 680</t>
+  </si>
+  <si>
+    <t>10 345</t>
+  </si>
+  <si>
+    <t>30 648</t>
+  </si>
+  <si>
+    <t>8 095</t>
+  </si>
+  <si>
+    <t>25 045</t>
+  </si>
+  <si>
+    <t>6 874</t>
+  </si>
+  <si>
+    <t>161 280</t>
+  </si>
+  <si>
+    <t>42 083</t>
+  </si>
+  <si>
+    <t>1 331</t>
+  </si>
+  <si>
+    <t>1 693</t>
+  </si>
+  <si>
+    <t>26,1</t>
+  </si>
+  <si>
+    <t>41 509</t>
+  </si>
+  <si>
+    <t>10 140</t>
+  </si>
+  <si>
+    <t>37 208</t>
+  </si>
+  <si>
+    <t>9 470</t>
+  </si>
+  <si>
+    <t>33 350</t>
+  </si>
+  <si>
+    <t>9 186</t>
+  </si>
+  <si>
+    <t>26 732</t>
+  </si>
+  <si>
+    <t>7 031</t>
+  </si>
+  <si>
+    <t>22 482</t>
+  </si>
+  <si>
+    <t>6 256</t>
+  </si>
+  <si>
+    <t>131 572</t>
+  </si>
+  <si>
+    <t>30 105</t>
+  </si>
+  <si>
+    <t>1 310</t>
+  </si>
+  <si>
+    <t>1 095</t>
+  </si>
+  <si>
+    <t>22,9</t>
+  </si>
+  <si>
+    <t>28 751</t>
+  </si>
+  <si>
+    <t>6 781</t>
+  </si>
+  <si>
+    <t>32 258</t>
+  </si>
+  <si>
+    <t>7 233</t>
+  </si>
+  <si>
+    <t>29 888</t>
+  </si>
+  <si>
+    <t>6 876</t>
+  </si>
+  <si>
+    <t>23 470</t>
+  </si>
+  <si>
+    <t>5 271</t>
+  </si>
+  <si>
+    <t>17 205</t>
+  </si>
+  <si>
+    <t>3 944</t>
+  </si>
+  <si>
+    <t>63 489</t>
+  </si>
+  <si>
+    <t>12 625</t>
+  </si>
+  <si>
+    <t>2 513</t>
+  </si>
+  <si>
+    <t>19,4</t>
+  </si>
+  <si>
+    <t>11 577</t>
+  </si>
+  <si>
+    <t>1 763</t>
+  </si>
+  <si>
+    <t>13 965</t>
+  </si>
+  <si>
+    <t>2 839</t>
+  </si>
+  <si>
+    <t>14 699</t>
+  </si>
+  <si>
+    <t>12 824</t>
+  </si>
+  <si>
+    <t>2 771</t>
+  </si>
+  <si>
+    <t>10 424</t>
+  </si>
+  <si>
+    <t>2 285</t>
+  </si>
+  <si>
+    <t>510 356</t>
+  </si>
+  <si>
+    <t>159 232</t>
+  </si>
+  <si>
+    <t>4 359</t>
+  </si>
+  <si>
+    <t>6 938</t>
+  </si>
+  <si>
+    <t>31,0</t>
+  </si>
+  <si>
+    <t>107 323</t>
+  </si>
+  <si>
+    <t>33 340</t>
+  </si>
+  <si>
+    <t>1 270</t>
+  </si>
+  <si>
+    <t>106 667</t>
+  </si>
+  <si>
+    <t>31 210</t>
+  </si>
+  <si>
+    <t>1 148</t>
+  </si>
+  <si>
+    <t>105 835</t>
+  </si>
+  <si>
+    <t>33 334</t>
+  </si>
+  <si>
+    <t>99 217</t>
+  </si>
+  <si>
+    <t>31 596</t>
+  </si>
+  <si>
+    <t>1 534</t>
+  </si>
+  <si>
+    <t>91 314</t>
+  </si>
+  <si>
+    <t>29 752</t>
+  </si>
+  <si>
+    <t>1 140</t>
+  </si>
+  <si>
+    <t>1 609</t>
+  </si>
+  <si>
+    <t>107 241</t>
+  </si>
+  <si>
+    <t>32 623</t>
+  </si>
+  <si>
+    <t>30,3</t>
+  </si>
+  <si>
+    <t>22 571</t>
+  </si>
+  <si>
+    <t>7 123</t>
+  </si>
+  <si>
+    <t>22 025</t>
+  </si>
+  <si>
+    <t>6 280</t>
+  </si>
+  <si>
+    <t>21 784</t>
+  </si>
+  <si>
+    <t>6 405</t>
+  </si>
+  <si>
+    <t>20 976</t>
+  </si>
+  <si>
+    <t>6 440</t>
+  </si>
+  <si>
+    <t>19 885</t>
+  </si>
+  <si>
+    <t>6 375</t>
+  </si>
+  <si>
+    <t>92 935</t>
+  </si>
+  <si>
+    <t>28 086</t>
+  </si>
+  <si>
+    <t>1 264</t>
+  </si>
+  <si>
+    <t>20 702</t>
+  </si>
+  <si>
+    <t>6 250</t>
+  </si>
+  <si>
+    <t>20 343</t>
+  </si>
+  <si>
+    <t>5 768</t>
+  </si>
+  <si>
+    <t>19 083</t>
+  </si>
+  <si>
+    <t>5 907</t>
+  </si>
+  <si>
+    <t>17 347</t>
+  </si>
+  <si>
+    <t>5 280</t>
+  </si>
+  <si>
+    <t>15 461</t>
+  </si>
+  <si>
+    <t>4 881</t>
+  </si>
+  <si>
+    <t>83 807</t>
+  </si>
+  <si>
+    <t>27 343</t>
+  </si>
+  <si>
+    <t>15 994</t>
+  </si>
+  <si>
+    <t>4 958</t>
+  </si>
+  <si>
+    <t>17 103</t>
+  </si>
+  <si>
+    <t>5 120</t>
+  </si>
+  <si>
+    <t>18 055</t>
+  </si>
+  <si>
+    <t>6 000</t>
+  </si>
+  <si>
+    <t>17 098</t>
+  </si>
+  <si>
+    <t>5 838</t>
+  </si>
+  <si>
+    <t>15 558</t>
+  </si>
+  <si>
+    <t>5 427</t>
+  </si>
+  <si>
+    <t>46 879</t>
+  </si>
+  <si>
+    <t>13 432</t>
+  </si>
+  <si>
+    <t>28,3</t>
+  </si>
+  <si>
+    <t>8 866</t>
+  </si>
+  <si>
+    <t>2 390</t>
+  </si>
+  <si>
+    <t>9 432</t>
+  </si>
+  <si>
+    <t>9 881</t>
+  </si>
+  <si>
+    <t>2 932</t>
+  </si>
+  <si>
+    <t>9 714</t>
+  </si>
+  <si>
+    <t>2 921</t>
+  </si>
+  <si>
+    <t>8 987</t>
+  </si>
+  <si>
+    <t>2 709</t>
+  </si>
+  <si>
+    <t>179 494</t>
+  </si>
+  <si>
+    <t>57 748</t>
+  </si>
+  <si>
+    <t>1 596</t>
+  </si>
+  <si>
+    <t>2 554</t>
+  </si>
+  <si>
+    <t>39 191</t>
+  </si>
+  <si>
+    <t>12 619</t>
+  </si>
+  <si>
+    <t>37 764</t>
+  </si>
+  <si>
+    <t>11 562</t>
+  </si>
+  <si>
+    <t>37 034</t>
+  </si>
+  <si>
+    <t>12 090</t>
+  </si>
+  <si>
+    <t>34 082</t>
+  </si>
+  <si>
+    <t>11 117</t>
+  </si>
+  <si>
+    <t>31 423</t>
+  </si>
+  <si>
+    <t>10 360</t>
+  </si>
+  <si>
+    <t>985 839</t>
+  </si>
+  <si>
+    <t>301 362</t>
+  </si>
+  <si>
+    <t>8 736</t>
+  </si>
+  <si>
+    <t>12 450</t>
+  </si>
+  <si>
+    <t>206 267</t>
+  </si>
+  <si>
+    <t>62 377</t>
+  </si>
+  <si>
+    <t>1 854</t>
+  </si>
+  <si>
+    <t>2 051</t>
+  </si>
+  <si>
+    <t>202 375</t>
+  </si>
+  <si>
+    <t>57 885</t>
+  </si>
+  <si>
+    <t>1 669</t>
+  </si>
+  <si>
+    <t>2 033</t>
+  </si>
+  <si>
+    <t>201 046</t>
+  </si>
+  <si>
+    <t>61 750</t>
+  </si>
+  <si>
+    <t>1 426</t>
+  </si>
+  <si>
+    <t>2 413</t>
+  </si>
+  <si>
+    <t>193 349</t>
+  </si>
+  <si>
+    <t>59 891</t>
+  </si>
+  <si>
+    <t>1 146</t>
+  </si>
+  <si>
+    <t>2 742</t>
+  </si>
+  <si>
+    <t>182 803</t>
+  </si>
+  <si>
+    <t>59 459</t>
+  </si>
+  <si>
+    <t>2 641</t>
+  </si>
+  <si>
+    <t>3 211</t>
+  </si>
+  <si>
+    <t>59 627</t>
+  </si>
+  <si>
+    <t>17 640</t>
+  </si>
+  <si>
+    <t>11 633</t>
+  </si>
+  <si>
+    <t>3 309</t>
+  </si>
+  <si>
+    <t>12 150</t>
+  </si>
+  <si>
+    <t>3 362</t>
+  </si>
+  <si>
+    <t>12 423</t>
+  </si>
+  <si>
+    <t>3 680</t>
+  </si>
+  <si>
+    <t>12 111</t>
+  </si>
+  <si>
+    <t>3 605</t>
+  </si>
+  <si>
+    <t>3 684</t>
+  </si>
+  <si>
+    <t>116 080</t>
+  </si>
+  <si>
+    <t>35 646</t>
+  </si>
+  <si>
+    <t>22 343</t>
+  </si>
+  <si>
+    <t>6 792</t>
+  </si>
+  <si>
+    <t>22 162</t>
+  </si>
+  <si>
+    <t>6 312</t>
+  </si>
+  <si>
+    <t>23 043</t>
+  </si>
+  <si>
+    <t>7 079</t>
+  </si>
+  <si>
+    <t>24 166</t>
+  </si>
+  <si>
+    <t>24 366</t>
+  </si>
+  <si>
+    <t>7 878</t>
+  </si>
+  <si>
+    <t>41 808</t>
+  </si>
+  <si>
+    <t>11 626</t>
+  </si>
+  <si>
+    <t>8 048</t>
+  </si>
+  <si>
+    <t>2 109</t>
+  </si>
+  <si>
+    <t>8 407</t>
+  </si>
+  <si>
+    <t>8 615</t>
+  </si>
+  <si>
+    <t>2 396</t>
+  </si>
+  <si>
+    <t>8 608</t>
+  </si>
+  <si>
+    <t>2 506</t>
+  </si>
+  <si>
+    <t>8 130</t>
+  </si>
+  <si>
+    <t>2 438</t>
+  </si>
+  <si>
+    <t>22 232</t>
+  </si>
+  <si>
+    <t>5 877</t>
+  </si>
+  <si>
+    <t>25,9</t>
+  </si>
+  <si>
+    <t>3 933</t>
+  </si>
+  <si>
+    <t>4 358</t>
+  </si>
+  <si>
+    <t>1 031</t>
+  </si>
+  <si>
+    <t>4 584</t>
+  </si>
+  <si>
+    <t>1 254</t>
+  </si>
+  <si>
+    <t>4 874</t>
+  </si>
+  <si>
+    <t>4 484</t>
+  </si>
+  <si>
+    <t>1 326</t>
+  </si>
+  <si>
+    <t>76 988</t>
+  </si>
+  <si>
+    <t>21 543</t>
+  </si>
+  <si>
+    <t>13 876</t>
+  </si>
+  <si>
+    <t>3 523</t>
+  </si>
+  <si>
+    <t>14 728</t>
+  </si>
+  <si>
+    <t>3 900</t>
+  </si>
+  <si>
+    <t>16 333</t>
+  </si>
+  <si>
+    <t>4 572</t>
+  </si>
+  <si>
+    <t>16 553</t>
+  </si>
+  <si>
+    <t>4 698</t>
+  </si>
+  <si>
+    <t>15 500</t>
+  </si>
+  <si>
+    <t>237 817</t>
+  </si>
+  <si>
+    <t>73 600</t>
+  </si>
+  <si>
+    <t>2 252</t>
+  </si>
+  <si>
+    <t>2 930</t>
+  </si>
+  <si>
+    <t>57 136</t>
+  </si>
+  <si>
+    <t>18 416</t>
+  </si>
+  <si>
+    <t>51 877</t>
+  </si>
+  <si>
+    <t>15 057</t>
+  </si>
+  <si>
+    <t>47 130</t>
+  </si>
+  <si>
+    <t>14 477</t>
+  </si>
+  <si>
+    <t>42 294</t>
+  </si>
+  <si>
+    <t>13 018</t>
+  </si>
+  <si>
+    <t>39 381</t>
+  </si>
+  <si>
+    <t>12 632</t>
+  </si>
+  <si>
+    <t>75 523</t>
+  </si>
+  <si>
+    <t>25 715</t>
+  </si>
+  <si>
+    <t>1 098</t>
+  </si>
+  <si>
+    <t>15 488</t>
+  </si>
+  <si>
+    <t>5 087</t>
+  </si>
+  <si>
+    <t>15 395</t>
+  </si>
+  <si>
+    <t>4 895</t>
+  </si>
+  <si>
+    <t>15 613</t>
+  </si>
+  <si>
+    <t>5 347</t>
+  </si>
+  <si>
+    <t>14 908</t>
+  </si>
+  <si>
+    <t>5 192</t>
+  </si>
+  <si>
+    <t>14 119</t>
+  </si>
+  <si>
+    <t>5 194</t>
+  </si>
+  <si>
+    <t>55 328</t>
+  </si>
+  <si>
+    <t>15 595</t>
+  </si>
+  <si>
+    <t>27,7</t>
+  </si>
+  <si>
+    <t>10 760</t>
+  </si>
+  <si>
+    <t>2 734</t>
+  </si>
+  <si>
+    <t>11 196</t>
+  </si>
+  <si>
+    <t>2 905</t>
+  </si>
+  <si>
+    <t>11 694</t>
+  </si>
+  <si>
+    <t>3 380</t>
+  </si>
+  <si>
+    <t>11 044</t>
+  </si>
+  <si>
+    <t>3 220</t>
+  </si>
+  <si>
+    <t>10 634</t>
+  </si>
+  <si>
+    <t>3 356</t>
+  </si>
+  <si>
+    <t>114 323</t>
+  </si>
+  <si>
+    <t>36 282</t>
+  </si>
+  <si>
+    <t>1 440</t>
+  </si>
+  <si>
+    <t>23 934</t>
+  </si>
+  <si>
+    <t>7 571</t>
+  </si>
+  <si>
+    <t>24 065</t>
+  </si>
+  <si>
+    <t>7 138</t>
+  </si>
+  <si>
+    <t>23 540</t>
+  </si>
+  <si>
+    <t>7 650</t>
+  </si>
+  <si>
+    <t>22 260</t>
+  </si>
+  <si>
+    <t>7 167</t>
+  </si>
+  <si>
+    <t>20 524</t>
+  </si>
+  <si>
+    <t>6 756</t>
+  </si>
+  <si>
+    <t>61 629</t>
+  </si>
+  <si>
+    <t>20 444</t>
+  </si>
+  <si>
+    <t>13 124</t>
+  </si>
+  <si>
+    <t>4 214</t>
+  </si>
+  <si>
+    <t>12 616</t>
+  </si>
+  <si>
+    <t>3 927</t>
+  </si>
+  <si>
+    <t>12 914</t>
+  </si>
+  <si>
+    <t>4 253</t>
+  </si>
+  <si>
+    <t>12 011</t>
+  </si>
+  <si>
+    <t>4 098</t>
+  </si>
+  <si>
+    <t>10 965</t>
+  </si>
+  <si>
+    <t>3 952</t>
+  </si>
+  <si>
+    <t>65 632</t>
+  </si>
+  <si>
+    <t>19 357</t>
+  </si>
+  <si>
+    <t>13 917</t>
+  </si>
+  <si>
+    <t>4 050</t>
+  </si>
+  <si>
+    <t>13 449</t>
+  </si>
+  <si>
+    <t>3 679</t>
+  </si>
+  <si>
+    <t>13 268</t>
+  </si>
+  <si>
+    <t>3 983</t>
+  </si>
+  <si>
+    <t>12 870</t>
+  </si>
+  <si>
+    <t>3 897</t>
+  </si>
+  <si>
+    <t>12 128</t>
+  </si>
+  <si>
+    <t>3 748</t>
+  </si>
+  <si>
+    <t>58 857</t>
+  </si>
+  <si>
+    <t>12 077</t>
+  </si>
+  <si>
+    <t>3 621</t>
+  </si>
+  <si>
+    <t>3 502</t>
+  </si>
+  <si>
+    <t>11 890</t>
+  </si>
+  <si>
+    <t>11 651</t>
+  </si>
+  <si>
+    <t>3 590</t>
+  </si>
+  <si>
+    <t>11 264</t>
+  </si>
+  <si>
+    <t>3 645</t>
+  </si>
+  <si>
+    <t>946 997</t>
+  </si>
+  <si>
+    <t>275 940</t>
+  </si>
+  <si>
+    <t>8 572</t>
+  </si>
+  <si>
+    <t>11 107</t>
+  </si>
+  <si>
+    <t>199 346</t>
+  </si>
+  <si>
+    <t>57 965</t>
+  </si>
+  <si>
+    <t>1 824</t>
+  </si>
+  <si>
+    <t>1 865</t>
+  </si>
+  <si>
+    <t>198 564</t>
+  </si>
+  <si>
+    <t>55 403</t>
+  </si>
+  <si>
+    <t>1 725</t>
+  </si>
+  <si>
+    <t>197 258</t>
+  </si>
+  <si>
+    <t>57 383</t>
+  </si>
+  <si>
+    <t>1 404</t>
+  </si>
+  <si>
+    <t>181 746</t>
+  </si>
+  <si>
+    <t>53 222</t>
+  </si>
+  <si>
+    <t>1 157</t>
+  </si>
+  <si>
+    <t>2 466</t>
+  </si>
+  <si>
+    <t>170 082</t>
+  </si>
+  <si>
+    <t>51 967</t>
+  </si>
+  <si>
+    <t>2 462</t>
+  </si>
+  <si>
+    <t>2 626</t>
+  </si>
+  <si>
+    <t>27 039</t>
+  </si>
+  <si>
+    <t>7 523</t>
+  </si>
+  <si>
+    <t>5 068</t>
+  </si>
+  <si>
+    <t>1 480</t>
+  </si>
+  <si>
+    <t>5 298</t>
+  </si>
+  <si>
+    <t>5 748</t>
+  </si>
+  <si>
+    <t>1 629</t>
+  </si>
+  <si>
+    <t>5 637</t>
+  </si>
+  <si>
+    <t>1 572</t>
+  </si>
+  <si>
+    <t>5 289</t>
+  </si>
+  <si>
+    <t>64 486</t>
+  </si>
+  <si>
+    <t>16 865</t>
+  </si>
+  <si>
+    <t>12 230</t>
+  </si>
+  <si>
+    <t>13 157</t>
+  </si>
+  <si>
+    <t>3 222</t>
+  </si>
+  <si>
+    <t>13 277</t>
+  </si>
+  <si>
+    <t>3 530</t>
+  </si>
+  <si>
+    <t>13 105</t>
+  </si>
+  <si>
+    <t>3 504</t>
+  </si>
+  <si>
+    <t>12 717</t>
+  </si>
+  <si>
+    <t>3 578</t>
+  </si>
+  <si>
+    <t>49 217</t>
+  </si>
+  <si>
+    <t>14 113</t>
+  </si>
+  <si>
+    <t>9 417</t>
+  </si>
+  <si>
+    <t>2 633</t>
+  </si>
+  <si>
+    <t>10 009</t>
+  </si>
+  <si>
+    <t>2 680</t>
+  </si>
+  <si>
+    <t>10 442</t>
+  </si>
+  <si>
+    <t>3 073</t>
+  </si>
+  <si>
+    <t>9 945</t>
+  </si>
+  <si>
+    <t>2 950</t>
+  </si>
+  <si>
+    <t>9 404</t>
+  </si>
+  <si>
+    <t>2 777</t>
+  </si>
+  <si>
+    <t>125 573</t>
+  </si>
+  <si>
+    <t>34 870</t>
+  </si>
+  <si>
+    <t>1 071</t>
+  </si>
+  <si>
+    <t>1 420</t>
+  </si>
+  <si>
+    <t>25 367</t>
+  </si>
+  <si>
+    <t>7 045</t>
+  </si>
+  <si>
+    <t>26 126</t>
+  </si>
+  <si>
+    <t>7 090</t>
+  </si>
+  <si>
+    <t>26 086</t>
+  </si>
+  <si>
+    <t>7 102</t>
+  </si>
+  <si>
+    <t>24 585</t>
+  </si>
+  <si>
+    <t>6 942</t>
+  </si>
+  <si>
+    <t>23 410</t>
+  </si>
+  <si>
+    <t>6 691</t>
+  </si>
+  <si>
+    <t>193 808</t>
+  </si>
+  <si>
+    <t>58 017</t>
+  </si>
+  <si>
+    <t>1 723</t>
+  </si>
+  <si>
+    <t>47 385</t>
+  </si>
+  <si>
+    <t>15 183</t>
+  </si>
+  <si>
+    <t>44 375</t>
+  </si>
+  <si>
+    <t>12 958</t>
+  </si>
+  <si>
+    <t>40 743</t>
+  </si>
+  <si>
+    <t>12 042</t>
+  </si>
+  <si>
+    <t>33 079</t>
+  </si>
+  <si>
+    <t>9 364</t>
+  </si>
+  <si>
+    <t>28 226</t>
+  </si>
+  <si>
+    <t>8 470</t>
+  </si>
+  <si>
+    <t>34 855</t>
+  </si>
+  <si>
+    <t>10 228</t>
+  </si>
+  <si>
+    <t>6 697</t>
+  </si>
+  <si>
+    <t>1 833</t>
+  </si>
+  <si>
+    <t>6 999</t>
+  </si>
+  <si>
+    <t>1 970</t>
+  </si>
+  <si>
+    <t>7 383</t>
+  </si>
+  <si>
+    <t>2 186</t>
+  </si>
+  <si>
+    <t>7 127</t>
+  </si>
+  <si>
+    <t>2 189</t>
+  </si>
+  <si>
+    <t>6 649</t>
+  </si>
+  <si>
+    <t>2 050</t>
+  </si>
+  <si>
+    <t>176 624</t>
+  </si>
+  <si>
+    <t>52 032</t>
+  </si>
+  <si>
+    <t>1 801</t>
+  </si>
+  <si>
+    <t>38 409</t>
+  </si>
+  <si>
+    <t>11 226</t>
+  </si>
+  <si>
+    <t>37 247</t>
+  </si>
+  <si>
+    <t>10 535</t>
+  </si>
+  <si>
+    <t>36 051</t>
+  </si>
+  <si>
+    <t>10 486</t>
+  </si>
+  <si>
+    <t>33 040</t>
+  </si>
+  <si>
+    <t>9 700</t>
+  </si>
+  <si>
+    <t>31 879</t>
+  </si>
+  <si>
+    <t>10 085</t>
+  </si>
+  <si>
+    <t>32 791</t>
+  </si>
+  <si>
+    <t>9 586</t>
+  </si>
+  <si>
+    <t>5 800</t>
+  </si>
+  <si>
+    <t>1 573</t>
+  </si>
+  <si>
+    <t>6 166</t>
+  </si>
+  <si>
+    <t>1 683</t>
+  </si>
+  <si>
+    <t>6 882</t>
+  </si>
+  <si>
+    <t>2 181</t>
+  </si>
+  <si>
+    <t>6 815</t>
+  </si>
+  <si>
+    <t>2 114</t>
+  </si>
+  <si>
+    <t>13 901</t>
+  </si>
+  <si>
+    <t>3 677</t>
+  </si>
+  <si>
+    <t>2 819</t>
+  </si>
+  <si>
+    <t>2 632</t>
+  </si>
+  <si>
+    <t>39 188</t>
+  </si>
+  <si>
+    <t>12 208</t>
+  </si>
+  <si>
+    <t>7 590</t>
+  </si>
+  <si>
+    <t>7 944</t>
+  </si>
+  <si>
+    <t>2 356</t>
+  </si>
+  <si>
+    <t>8 286</t>
+  </si>
+  <si>
+    <t>2 710</t>
+  </si>
+  <si>
+    <t>7 902</t>
+  </si>
+  <si>
+    <t>2 524</t>
+  </si>
+  <si>
+    <t>7 465</t>
+  </si>
+  <si>
+    <t>2 501</t>
+  </si>
+  <si>
+    <t>81 933</t>
+  </si>
+  <si>
+    <t>25 140</t>
+  </si>
+  <si>
+    <t>16 120</t>
+  </si>
+  <si>
+    <t>4 521</t>
+  </si>
+  <si>
+    <t>16 160</t>
+  </si>
+  <si>
+    <t>4 614</t>
+  </si>
+  <si>
+    <t>17 117</t>
+  </si>
+  <si>
+    <t>5 208</t>
+  </si>
+  <si>
+    <t>16 723</t>
+  </si>
+  <si>
+    <t>5 415</t>
+  </si>
+  <si>
+    <t>15 813</t>
+  </si>
+  <si>
+    <t>5 382</t>
+  </si>
+  <si>
+    <t>65 419</t>
+  </si>
+  <si>
+    <t>19 058</t>
+  </si>
+  <si>
+    <t>13 220</t>
+  </si>
+  <si>
+    <t>3 925</t>
+  </si>
+  <si>
+    <t>13 512</t>
+  </si>
+  <si>
+    <t>3 805</t>
+  </si>
+  <si>
+    <t>13 613</t>
+  </si>
+  <si>
+    <t>3 951</t>
+  </si>
+  <si>
+    <t>12 814</t>
+  </si>
+  <si>
+    <t>3 722</t>
+  </si>
+  <si>
+    <t>12 260</t>
+  </si>
+  <si>
+    <t>3 655</t>
+  </si>
+  <si>
+    <t>42 165</t>
+  </si>
+  <si>
+    <t>12 623</t>
+  </si>
+  <si>
+    <t>9 317</t>
+  </si>
+  <si>
+    <t>2 677</t>
+  </si>
+  <si>
+    <t>8 771</t>
+  </si>
+  <si>
+    <t>2 460</t>
+  </si>
+  <si>
+    <t>8 710</t>
+  </si>
+  <si>
+    <t>2 662</t>
+  </si>
+  <si>
+    <t>7 844</t>
+  </si>
+  <si>
+    <t>2 426</t>
+  </si>
+  <si>
+    <t>7 524</t>
+  </si>
+  <si>
+    <t>581 385</t>
+  </si>
+  <si>
+    <t>199 877</t>
+  </si>
+  <si>
+    <t>4 237</t>
+  </si>
+  <si>
+    <t>7 629</t>
+  </si>
+  <si>
+    <t>130 325</t>
+  </si>
+  <si>
+    <t>45 376</t>
+  </si>
+  <si>
+    <t>1 167</t>
+  </si>
+  <si>
+    <t>1 444</t>
+  </si>
+  <si>
+    <t>121 765</t>
+  </si>
+  <si>
+    <t>40 601</t>
+  </si>
+  <si>
+    <t>1 337</t>
+  </si>
+  <si>
+    <t>117 336</t>
+  </si>
+  <si>
+    <t>40 753</t>
+  </si>
+  <si>
+    <t>1 507</t>
+  </si>
+  <si>
+    <t>110 306</t>
+  </si>
+  <si>
+    <t>38 275</t>
+  </si>
+  <si>
+    <t>1 643</t>
+  </si>
+  <si>
+    <t>101 654</t>
+  </si>
+  <si>
+    <t>34 872</t>
+  </si>
+  <si>
+    <t>1 698</t>
+  </si>
+  <si>
+    <t>205 098</t>
+  </si>
+  <si>
+    <t>70 888</t>
+  </si>
+  <si>
+    <t>1 605</t>
+  </si>
+  <si>
+    <t>2 582</t>
+  </si>
+  <si>
+    <t>49 490</t>
+  </si>
+  <si>
+    <t>17 912</t>
+  </si>
+  <si>
+    <t>44 130</t>
+  </si>
+  <si>
+    <t>14 968</t>
+  </si>
+  <si>
+    <t>41 060</t>
+  </si>
+  <si>
+    <t>14 187</t>
+  </si>
+  <si>
+    <t>36 916</t>
+  </si>
+  <si>
+    <t>12 506</t>
+  </si>
+  <si>
+    <t>33 503</t>
+  </si>
+  <si>
+    <t>11 315</t>
+  </si>
+  <si>
+    <t>120 152</t>
+  </si>
+  <si>
+    <t>41 854</t>
+  </si>
+  <si>
+    <t>1 578</t>
+  </si>
+  <si>
+    <t>26 984</t>
+  </si>
+  <si>
+    <t>9 474</t>
+  </si>
+  <si>
+    <t>25 691</t>
+  </si>
+  <si>
+    <t>8 714</t>
+  </si>
+  <si>
+    <t>24 427</t>
+  </si>
+  <si>
+    <t>8 547</t>
+  </si>
+  <si>
+    <t>22 411</t>
+  </si>
+  <si>
+    <t>7 868</t>
+  </si>
+  <si>
+    <t>20 640</t>
+  </si>
+  <si>
+    <t>7 251</t>
+  </si>
+  <si>
+    <t>48 169</t>
+  </si>
+  <si>
+    <t>10 500</t>
+  </si>
+  <si>
+    <t>3 416</t>
+  </si>
+  <si>
+    <t>10 183</t>
+  </si>
+  <si>
+    <t>9 755</t>
+  </si>
+  <si>
+    <t>3 430</t>
+  </si>
+  <si>
+    <t>8 377</t>
+  </si>
+  <si>
+    <t>2 847</t>
+  </si>
+  <si>
+    <t>87 452</t>
+  </si>
+  <si>
+    <t>28 230</t>
+  </si>
+  <si>
+    <t>1 102</t>
+  </si>
+  <si>
+    <t>19 119</t>
+  </si>
+  <si>
+    <t>6 233</t>
+  </si>
+  <si>
+    <t>18 299</t>
+  </si>
+  <si>
+    <t>5 714</t>
+  </si>
+  <si>
+    <t>17 981</t>
+  </si>
+  <si>
+    <t>5 932</t>
+  </si>
+  <si>
+    <t>16 639</t>
+  </si>
+  <si>
+    <t>5 434</t>
+  </si>
+  <si>
+    <t>15 415</t>
+  </si>
+  <si>
+    <t>4 917</t>
+  </si>
+  <si>
+    <t>120 514</t>
+  </si>
+  <si>
+    <t>42 572</t>
+  </si>
+  <si>
+    <t>1 762</t>
+  </si>
+  <si>
+    <t>35,1</t>
+  </si>
+  <si>
+    <t>24 232</t>
+  </si>
+  <si>
+    <t>8 341</t>
+  </si>
+  <si>
+    <t>23 462</t>
+  </si>
+  <si>
+    <t>7 885</t>
+  </si>
+  <si>
+    <t>24 113</t>
+  </si>
+  <si>
+    <t>8 657</t>
+  </si>
+  <si>
+    <t>24 987</t>
+  </si>
+  <si>
+    <t>9 147</t>
+  </si>
+  <si>
+    <t>23 720</t>
+  </si>
+  <si>
+    <t>8 542</t>
+  </si>
+  <si>
+    <t>790 180</t>
+  </si>
+  <si>
+    <t>215 671</t>
+  </si>
+  <si>
+    <t>7 670</t>
+  </si>
+  <si>
+    <t>8 397</t>
+  </si>
+  <si>
+    <t>168 046</t>
+  </si>
+  <si>
+    <t>44 422</t>
+  </si>
+  <si>
+    <t>1 373</t>
+  </si>
+  <si>
+    <t>168 228</t>
+  </si>
+  <si>
+    <t>44 119</t>
+  </si>
+  <si>
+    <t>1 481</t>
+  </si>
+  <si>
+    <t>1 467</t>
+  </si>
+  <si>
+    <t>164 716</t>
+  </si>
+  <si>
+    <t>44 956</t>
+  </si>
+  <si>
+    <t>1 258</t>
+  </si>
+  <si>
+    <t>1 679</t>
+  </si>
+  <si>
+    <t>149 742</t>
+  </si>
+  <si>
+    <t>41 102</t>
+  </si>
+  <si>
+    <t>1 004</t>
+  </si>
+  <si>
+    <t>1 780</t>
+  </si>
+  <si>
+    <t>139 448</t>
+  </si>
+  <si>
+    <t>41 072</t>
+  </si>
+  <si>
+    <t>2 452</t>
+  </si>
+  <si>
+    <t>2 098</t>
+  </si>
+  <si>
+    <t>29 100</t>
+  </si>
+  <si>
+    <t>8 495</t>
+  </si>
+  <si>
+    <t>5 469</t>
+  </si>
+  <si>
+    <t>1 505</t>
+  </si>
+  <si>
+    <t>5 859</t>
+  </si>
+  <si>
+    <t>1 602</t>
+  </si>
+  <si>
+    <t>6 096</t>
+  </si>
+  <si>
+    <t>1 770</t>
+  </si>
+  <si>
+    <t>6 075</t>
+  </si>
+  <si>
+    <t>1 863</t>
+  </si>
+  <si>
+    <t>5 601</t>
+  </si>
+  <si>
+    <t>1 755</t>
+  </si>
+  <si>
+    <t>24 841</t>
+  </si>
+  <si>
+    <t>8 489</t>
+  </si>
+  <si>
+    <t>4 814</t>
+  </si>
+  <si>
+    <t>1 503</t>
+  </si>
+  <si>
+    <t>5 137</t>
+  </si>
+  <si>
+    <t>1 600</t>
+  </si>
+  <si>
+    <t>5 161</t>
+  </si>
+  <si>
+    <t>5 038</t>
+  </si>
+  <si>
+    <t>4 690</t>
+  </si>
+  <si>
+    <t>1 754</t>
+  </si>
+  <si>
+    <t>170 614</t>
+  </si>
+  <si>
+    <t>43 284</t>
+  </si>
+  <si>
+    <t>1 533</t>
+  </si>
+  <si>
+    <t>1 651</t>
+  </si>
+  <si>
+    <t>37 197</t>
+  </si>
+  <si>
+    <t>9 415</t>
+  </si>
+  <si>
+    <t>36 909</t>
+  </si>
+  <si>
+    <t>9 239</t>
+  </si>
+  <si>
+    <t>35 778</t>
+  </si>
+  <si>
+    <t>9 057</t>
+  </si>
+  <si>
+    <t>31 648</t>
+  </si>
+  <si>
+    <t>29 083</t>
+  </si>
+  <si>
+    <t>7 831</t>
+  </si>
+  <si>
+    <t>295 480</t>
+  </si>
+  <si>
+    <t>79 817</t>
+  </si>
+  <si>
+    <t>3 203</t>
+  </si>
+  <si>
+    <t>3 119</t>
+  </si>
+  <si>
+    <t>66 232</t>
+  </si>
+  <si>
+    <t>16 970</t>
+  </si>
+  <si>
+    <t>64 451</t>
+  </si>
+  <si>
+    <t>16 843</t>
+  </si>
+  <si>
+    <t>61 179</t>
+  </si>
+  <si>
+    <t>16 622</t>
+  </si>
+  <si>
+    <t>53 803</t>
+  </si>
+  <si>
+    <t>14 537</t>
+  </si>
+  <si>
+    <t>49 816</t>
+  </si>
+  <si>
+    <t>14 845</t>
+  </si>
+  <si>
+    <t>181 007</t>
+  </si>
+  <si>
+    <t>49 636</t>
+  </si>
+  <si>
+    <t>1 536</t>
+  </si>
+  <si>
+    <t>1 961</t>
+  </si>
+  <si>
+    <t>35 586</t>
+  </si>
+  <si>
+    <t>9 825</t>
+  </si>
+  <si>
+    <t>36 943</t>
+  </si>
+  <si>
+    <t>9 646</t>
+  </si>
+  <si>
+    <t>37 700</t>
+  </si>
+  <si>
+    <t>10 211</t>
+  </si>
+  <si>
+    <t>36 371</t>
+  </si>
+  <si>
+    <t>9 966</t>
+  </si>
+  <si>
+    <t>34 407</t>
+  </si>
+  <si>
+    <t>9 988</t>
+  </si>
+  <si>
+    <t>89 139</t>
+  </si>
+  <si>
+    <t>25 950</t>
+  </si>
+  <si>
+    <t>18 748</t>
+  </si>
+  <si>
+    <t>5 204</t>
+  </si>
+  <si>
+    <t>18 930</t>
+  </si>
+  <si>
+    <t>5 189</t>
+  </si>
+  <si>
+    <t>18 802</t>
+  </si>
+  <si>
+    <t>5 526</t>
+  </si>
+  <si>
+    <t>16 808</t>
+  </si>
+  <si>
+    <t>5 132</t>
+  </si>
+  <si>
+    <t>15 851</t>
+  </si>
+  <si>
+    <t>10 836 040</t>
+  </si>
+  <si>
+    <t>3 453 646</t>
+  </si>
+  <si>
+    <t>93 450</t>
+  </si>
+  <si>
+    <t>96 421</t>
+  </si>
+  <si>
+    <t>2 282 174</t>
+  </si>
+  <si>
+    <t>732 641</t>
+  </si>
+  <si>
+    <t>19 949</t>
+  </si>
+  <si>
+    <t>18 174</t>
+  </si>
+  <si>
+    <t>2 254 271</t>
+  </si>
+  <si>
+    <t>691 462</t>
+  </si>
+  <si>
+    <t>18 087</t>
+  </si>
+  <si>
+    <t>16 912</t>
+  </si>
+  <si>
+    <t>2 221 001</t>
+  </si>
+  <si>
+    <t>715 571</t>
+  </si>
+  <si>
+    <t>16 290</t>
+  </si>
+  <si>
+    <t>18 954</t>
+  </si>
+  <si>
+    <t>2 091 906</t>
+  </si>
+  <si>
+    <t>672 135</t>
+  </si>
+  <si>
+    <t>13 898</t>
+  </si>
+  <si>
+    <t>20 057</t>
+  </si>
+  <si>
+    <t>1 986 689</t>
+  </si>
+  <si>
+    <t>641 837</t>
+  </si>
+  <si>
+    <t>25 226</t>
+  </si>
+  <si>
+    <t>22 324</t>
+  </si>
+  <si>
+    <t>10 512 579</t>
+  </si>
+  <si>
+    <t>3 365 770</t>
+  </si>
+  <si>
+    <t>86 028</t>
+  </si>
+  <si>
+    <t>94 244</t>
+  </si>
+  <si>
+    <t>2 211 227</t>
+  </si>
+  <si>
+    <t>715 027</t>
+  </si>
+  <si>
+    <t>18 564</t>
+  </si>
+  <si>
+    <t>17 760</t>
+  </si>
+  <si>
+    <t>2 181 115</t>
+  </si>
+  <si>
+    <t>671 257</t>
+  </si>
+  <si>
+    <t>16 454</t>
+  </si>
+  <si>
+    <t>16 460</t>
+  </si>
+  <si>
+    <t>2 149 930</t>
+  </si>
+  <si>
+    <t>695 470</t>
+  </si>
+  <si>
+    <t>14 628</t>
+  </si>
+  <si>
+    <t>18 490</t>
+  </si>
+  <si>
+    <t>2 032 930</t>
+  </si>
+  <si>
+    <t>655 511</t>
+  </si>
+  <si>
+    <t>12 491</t>
+  </si>
+  <si>
+    <t>19 601</t>
+  </si>
+  <si>
+    <t>1 937 378</t>
+  </si>
+  <si>
+    <t>628 505</t>
+  </si>
+  <si>
+    <t>23 891</t>
+  </si>
+  <si>
+    <t>21 933</t>
+  </si>
+  <si>
+    <t>1 267 895</t>
+  </si>
+  <si>
+    <t>452 835</t>
+  </si>
+  <si>
+    <t>11 395</t>
+  </si>
+  <si>
+    <t>11 657</t>
+  </si>
+  <si>
+    <t>272 801</t>
+  </si>
+  <si>
+    <t>101 889</t>
+  </si>
+  <si>
+    <t>2 707</t>
+  </si>
+  <si>
+    <t>2 323</t>
+  </si>
+  <si>
+    <t>268 038</t>
+  </si>
+  <si>
+    <t>92 126</t>
+  </si>
+  <si>
+    <t>2 250</t>
+  </si>
+  <si>
+    <t>2 076</t>
+  </si>
+  <si>
+    <t>256 977</t>
+  </si>
+  <si>
+    <t>93 503</t>
+  </si>
+  <si>
+    <t>1 917</t>
+  </si>
+  <si>
+    <t>2 253</t>
+  </si>
+  <si>
+    <t>240 555</t>
+  </si>
+  <si>
+    <t>85 163</t>
+  </si>
+  <si>
+    <t>1 509</t>
+  </si>
+  <si>
+    <t>2 380</t>
+  </si>
+  <si>
+    <t>229 524</t>
+  </si>
+  <si>
+    <t>80 154</t>
+  </si>
+  <si>
+    <t>2 625</t>
+  </si>
+  <si>
+    <t>104 817</t>
+  </si>
+  <si>
+    <t>37 111</t>
+  </si>
+  <si>
+    <t>35,3</t>
+  </si>
+  <si>
+    <t>24 064</t>
+  </si>
+  <si>
+    <t>8 353</t>
+  </si>
+  <si>
+    <t>22 817</t>
+  </si>
+  <si>
+    <t>7 513</t>
+  </si>
+  <si>
+    <t>21 091</t>
+  </si>
+  <si>
+    <t>7 961</t>
+  </si>
+  <si>
+    <t>19 463</t>
+  </si>
+  <si>
+    <t>6 973</t>
+  </si>
+  <si>
+    <t>17 383</t>
+  </si>
+  <si>
+    <t>6 311</t>
+  </si>
+  <si>
+    <t>60 133</t>
+  </si>
+  <si>
+    <t>20 209</t>
+  </si>
+  <si>
+    <t>11 172</t>
+  </si>
+  <si>
+    <t>3 825</t>
+  </si>
+  <si>
+    <t>11 568</t>
+  </si>
+  <si>
+    <t>3 735</t>
+  </si>
+  <si>
+    <t>12 154</t>
+  </si>
+  <si>
+    <t>4 049</t>
+  </si>
+  <si>
+    <t>12 480</t>
+  </si>
+  <si>
+    <t>4 290</t>
+  </si>
+  <si>
+    <t>12 759</t>
+  </si>
+  <si>
+    <t>4 310</t>
+  </si>
+  <si>
+    <t>60 764</t>
+  </si>
+  <si>
+    <t>19 901</t>
+  </si>
+  <si>
+    <t>11 654</t>
+  </si>
+  <si>
+    <t>4 093</t>
+  </si>
+  <si>
+    <t>12 228</t>
+  </si>
+  <si>
+    <t>3 885</t>
+  </si>
+  <si>
+    <t>12 716</t>
+  </si>
+  <si>
+    <t>4 265</t>
+  </si>
+  <si>
+    <t>11 687</t>
+  </si>
+  <si>
+    <t>3 725</t>
+  </si>
+  <si>
+    <t>27 162</t>
+  </si>
+  <si>
+    <t>9 436</t>
+  </si>
+  <si>
+    <t>4 915</t>
+  </si>
+  <si>
+    <t>1 751</t>
+  </si>
+  <si>
+    <t>5 224</t>
+  </si>
+  <si>
+    <t>1 695</t>
+  </si>
+  <si>
+    <t>5 682</t>
+  </si>
+  <si>
+    <t>1 948</t>
+  </si>
+  <si>
+    <t>5 737</t>
+  </si>
+  <si>
+    <t>5 604</t>
+  </si>
+  <si>
+    <t>2 005</t>
+  </si>
+  <si>
+    <t>87 915</t>
+  </si>
+  <si>
+    <t>31 835</t>
+  </si>
+  <si>
+    <t>36,3</t>
+  </si>
+  <si>
+    <t>18 021</t>
+  </si>
+  <si>
+    <t>6 750</t>
+  </si>
+  <si>
+    <t>18 091</t>
+  </si>
+  <si>
+    <t>6 355</t>
+  </si>
+  <si>
+    <t>18 013</t>
+  </si>
+  <si>
+    <t>6 636</t>
+  </si>
+  <si>
+    <t>17 363</t>
+  </si>
+  <si>
+    <t>6 267</t>
+  </si>
+  <si>
+    <t>16 427</t>
+  </si>
+  <si>
+    <t>5 827</t>
+  </si>
+  <si>
+    <t>196 918</t>
+  </si>
+  <si>
+    <t>77 917</t>
+  </si>
+  <si>
+    <t>1 956</t>
+  </si>
+  <si>
+    <t>39,6</t>
+  </si>
+  <si>
+    <t>43 471</t>
+  </si>
+  <si>
+    <t>18 193</t>
+  </si>
+  <si>
+    <t>42 362</t>
+  </si>
+  <si>
+    <t>16 009</t>
+  </si>
+  <si>
+    <t>39 998</t>
+  </si>
+  <si>
+    <t>36 723</t>
+  </si>
+  <si>
+    <t>14 433</t>
+  </si>
+  <si>
+    <t>34 364</t>
+  </si>
+  <si>
+    <t>13 352</t>
+  </si>
+  <si>
+    <t>121 196</t>
+  </si>
+  <si>
+    <t>41 096</t>
+  </si>
+  <si>
+    <t>1 097</t>
+  </si>
+  <si>
+    <t>1 049</t>
+  </si>
+  <si>
+    <t>24 869</t>
+  </si>
+  <si>
+    <t>8 457</t>
+  </si>
+  <si>
+    <t>7 923</t>
+  </si>
+  <si>
+    <t>24 295</t>
+  </si>
+  <si>
+    <t>8 433</t>
+  </si>
+  <si>
+    <t>23 511</t>
+  </si>
+  <si>
+    <t>8 292</t>
+  </si>
+  <si>
+    <t>23 678</t>
+  </si>
+  <si>
+    <t>7 991</t>
+  </si>
+  <si>
+    <t>40 432</t>
+  </si>
+  <si>
+    <t>13 735</t>
+  </si>
+  <si>
+    <t>8 004</t>
+  </si>
+  <si>
+    <t>2 982</t>
+  </si>
+  <si>
+    <t>8 011</t>
+  </si>
+  <si>
+    <t>2 691</t>
+  </si>
+  <si>
+    <t>8 309</t>
+  </si>
+  <si>
+    <t>2 872</t>
+  </si>
+  <si>
+    <t>8 335</t>
+  </si>
+  <si>
+    <t>2 731</t>
+  </si>
+  <si>
+    <t>7 774</t>
+  </si>
+  <si>
+    <t>2 459</t>
+  </si>
+  <si>
+    <t>107 428</t>
+  </si>
+  <si>
+    <t>35 273</t>
+  </si>
+  <si>
+    <t>21 877</t>
+  </si>
+  <si>
+    <t>7 527</t>
+  </si>
+  <si>
+    <t>21 494</t>
+  </si>
+  <si>
+    <t>21 712</t>
+  </si>
+  <si>
+    <t>7 016</t>
+  </si>
+  <si>
+    <t>21 258</t>
+  </si>
+  <si>
+    <t>6 976</t>
+  </si>
+  <si>
+    <t>21 087</t>
+  </si>
+  <si>
+    <t>7 057</t>
+  </si>
+  <si>
+    <t>259 253</t>
+  </si>
+  <si>
+    <t>84 550</t>
+  </si>
+  <si>
+    <t>2 184</t>
+  </si>
+  <si>
+    <t>32,7</t>
+  </si>
+  <si>
+    <t>59 189</t>
+  </si>
+  <si>
+    <t>20 583</t>
+  </si>
+  <si>
+    <t>57 596</t>
+  </si>
+  <si>
+    <t>18 411</t>
+  </si>
+  <si>
+    <t>51 999</t>
+  </si>
+  <si>
+    <t>17 195</t>
+  </si>
+  <si>
+    <t>46 207</t>
+  </si>
+  <si>
+    <t>14 590</t>
+  </si>
+  <si>
+    <t>44 264</t>
+  </si>
+  <si>
+    <t>13 771</t>
+  </si>
+  <si>
+    <t>73 436</t>
+  </si>
+  <si>
+    <t>29 564</t>
+  </si>
+  <si>
+    <t>40,4</t>
+  </si>
+  <si>
+    <t>15 454</t>
+  </si>
+  <si>
+    <t>6 560</t>
+  </si>
+  <si>
+    <t>15 252</t>
+  </si>
+  <si>
+    <t>5 940</t>
+  </si>
+  <si>
+    <t>15 142</t>
+  </si>
+  <si>
+    <t>6 379</t>
+  </si>
+  <si>
+    <t>14 140</t>
+  </si>
+  <si>
+    <t>5 594</t>
+  </si>
+  <si>
+    <t>5 091</t>
+  </si>
+  <si>
+    <t>128 441</t>
+  </si>
+  <si>
+    <t>52 208</t>
+  </si>
+  <si>
+    <t>1 319</t>
+  </si>
+  <si>
+    <t>1 299</t>
+  </si>
+  <si>
+    <t>40,7</t>
+  </si>
+  <si>
+    <t>30 112</t>
+  </si>
+  <si>
+    <t>12 815</t>
+  </si>
+  <si>
+    <t>28 552</t>
+  </si>
+  <si>
+    <t>11 272</t>
+  </si>
+  <si>
+    <t>25 867</t>
+  </si>
+  <si>
+    <t>10 819</t>
+  </si>
+  <si>
+    <t>22 859</t>
+  </si>
+  <si>
+    <t>9 047</t>
+  </si>
+  <si>
+    <t>21 051</t>
+  </si>
+  <si>
+    <t>8 255</t>
+  </si>
+  <si>
+    <t>470 250</t>
+  </si>
+  <si>
+    <t>171 481</t>
+  </si>
+  <si>
+    <t>4 092</t>
+  </si>
+  <si>
+    <t>4 842</t>
+  </si>
+  <si>
+    <t>36,2</t>
+  </si>
+  <si>
+    <t>93 085</t>
+  </si>
+  <si>
+    <t>33 066</t>
+  </si>
+  <si>
+    <t>94 814</t>
+  </si>
+  <si>
+    <t>32 210</t>
+  </si>
+  <si>
+    <t>95 918</t>
+  </si>
+  <si>
+    <t>35 343</t>
+  </si>
+  <si>
+    <t>94 524</t>
+  </si>
+  <si>
+    <t>35 535</t>
+  </si>
+  <si>
+    <t>91 909</t>
+  </si>
+  <si>
+    <t>35 327</t>
+  </si>
+  <si>
+    <t>1 369</t>
+  </si>
+  <si>
+    <t>1 200</t>
+  </si>
+  <si>
+    <t>85 843</t>
+  </si>
+  <si>
+    <t>32 513</t>
+  </si>
+  <si>
+    <t>37,5</t>
+  </si>
+  <si>
+    <t>17 787</t>
+  </si>
+  <si>
+    <t>6 520</t>
+  </si>
+  <si>
+    <t>17 477</t>
+  </si>
+  <si>
+    <t>6 082</t>
+  </si>
+  <si>
+    <t>17 534</t>
+  </si>
+  <si>
+    <t>6 624</t>
+  </si>
+  <si>
+    <t>16 641</t>
+  </si>
+  <si>
+    <t>6 550</t>
+  </si>
+  <si>
+    <t>16 404</t>
+  </si>
+  <si>
+    <t>6 737</t>
+  </si>
+  <si>
+    <t>82 616</t>
+  </si>
+  <si>
+    <t>31 487</t>
+  </si>
+  <si>
+    <t>38,1</t>
+  </si>
+  <si>
+    <t>17 646</t>
+  </si>
+  <si>
+    <t>6 655</t>
+  </si>
+  <si>
+    <t>17 030</t>
+  </si>
+  <si>
+    <t>6 276</t>
+  </si>
+  <si>
+    <t>16 437</t>
+  </si>
+  <si>
+    <t>6 524</t>
+  </si>
+  <si>
+    <t>16 227</t>
+  </si>
+  <si>
+    <t>6 078</t>
+  </si>
+  <si>
+    <t>15 277</t>
+  </si>
+  <si>
+    <t>5 954</t>
+  </si>
+  <si>
+    <t>44 177</t>
+  </si>
+  <si>
+    <t>17 549</t>
+  </si>
+  <si>
+    <t>8 761</t>
+  </si>
+  <si>
+    <t>3 435</t>
+  </si>
+  <si>
+    <t>9 226</t>
+  </si>
+  <si>
+    <t>9 153</t>
+  </si>
+  <si>
+    <t>3 669</t>
+  </si>
+  <si>
+    <t>8 733</t>
+  </si>
+  <si>
+    <t>3 591</t>
+  </si>
+  <si>
+    <t>8 304</t>
+  </si>
+  <si>
+    <t>3 331</t>
+  </si>
+  <si>
+    <t>37 852</t>
+  </si>
+  <si>
+    <t>11 788</t>
+  </si>
+  <si>
+    <t>6 404</t>
+  </si>
+  <si>
+    <t>1 937</t>
+  </si>
+  <si>
+    <t>7 083</t>
+  </si>
+  <si>
+    <t>1 997</t>
+  </si>
+  <si>
+    <t>7 900</t>
+  </si>
+  <si>
+    <t>2 446</t>
+  </si>
+  <si>
+    <t>8 263</t>
+  </si>
+  <si>
+    <t>2 646</t>
+  </si>
+  <si>
+    <t>8 203</t>
+  </si>
+  <si>
+    <t>2 762</t>
+  </si>
+  <si>
+    <t>41 104</t>
+  </si>
+  <si>
+    <t>14 662</t>
+  </si>
+  <si>
+    <t>35,5</t>
+  </si>
+  <si>
+    <t>8 160</t>
+  </si>
+  <si>
+    <t>8 191</t>
+  </si>
+  <si>
+    <t>2 770</t>
+  </si>
+  <si>
+    <t>3 028</t>
+  </si>
+  <si>
+    <t>8 326</t>
+  </si>
+  <si>
+    <t>3 021</t>
+  </si>
+  <si>
+    <t>2 917</t>
+  </si>
+  <si>
+    <t>97 845</t>
+  </si>
+  <si>
+    <t>35 628</t>
+  </si>
+  <si>
+    <t>18 353</t>
+  </si>
+  <si>
+    <t>6 387</t>
+  </si>
+  <si>
+    <t>19 565</t>
+  </si>
+  <si>
+    <t>6 371</t>
+  </si>
+  <si>
+    <t>19 888</t>
+  </si>
+  <si>
+    <t>7 409</t>
+  </si>
+  <si>
+    <t>20 185</t>
+  </si>
+  <si>
+    <t>7 675</t>
+  </si>
+  <si>
+    <t>19 855</t>
+  </si>
+  <si>
+    <t>7 786</t>
+  </si>
+  <si>
+    <t>58 764</t>
+  </si>
+  <si>
+    <t>19 981</t>
+  </si>
+  <si>
+    <t>11 409</t>
+  </si>
+  <si>
+    <t>3 581</t>
+  </si>
+  <si>
+    <t>11 740</t>
+  </si>
+  <si>
+    <t>3 672</t>
+  </si>
+  <si>
+    <t>11 973</t>
+  </si>
+  <si>
+    <t>4 040</t>
+  </si>
+  <si>
+    <t>11 835</t>
+  </si>
+  <si>
+    <t>4 389</t>
+  </si>
+  <si>
+    <t>11 808</t>
+  </si>
+  <si>
+    <t>4 299</t>
+  </si>
+  <si>
+    <t>22 050</t>
+  </si>
+  <si>
+    <t>7 873</t>
+  </si>
+  <si>
+    <t>4 565</t>
+  </si>
+  <si>
+    <t>1 625</t>
+  </si>
+  <si>
+    <t>4 503</t>
+  </si>
+  <si>
+    <t>1 519</t>
+  </si>
+  <si>
+    <t>4 493</t>
+  </si>
+  <si>
+    <t>4 315</t>
+  </si>
+  <si>
+    <t>4 174</t>
+  </si>
+  <si>
+    <t>1 541</t>
+  </si>
+  <si>
+    <t>583 615</t>
+  </si>
+  <si>
+    <t>209 083</t>
+  </si>
+  <si>
+    <t>4 785</t>
+  </si>
+  <si>
+    <t>5 263</t>
+  </si>
+  <si>
+    <t>117 157</t>
+  </si>
+  <si>
+    <t>44 296</t>
+  </si>
+  <si>
+    <t>1 070</t>
+  </si>
+  <si>
+    <t>115 788</t>
+  </si>
+  <si>
+    <t>40 021</t>
+  </si>
+  <si>
+    <t>119 074</t>
+  </si>
+  <si>
+    <t>42 928</t>
+  </si>
+  <si>
+    <t>118 400</t>
+  </si>
+  <si>
+    <t>42 230</t>
+  </si>
+  <si>
+    <t>1 083</t>
+  </si>
+  <si>
+    <t>113 196</t>
+  </si>
+  <si>
+    <t>39 608</t>
+  </si>
+  <si>
+    <t>1 386</t>
+  </si>
+  <si>
+    <t>1 244</t>
+  </si>
+  <si>
+    <t>112 389</t>
+  </si>
+  <si>
+    <t>37 512</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>21 095</t>
+  </si>
+  <si>
+    <t>7 196</t>
+  </si>
+  <si>
+    <t>21 510</t>
+  </si>
+  <si>
+    <t>6 819</t>
+  </si>
+  <si>
+    <t>22 926</t>
+  </si>
+  <si>
+    <t>7 769</t>
+  </si>
+  <si>
+    <t>23 702</t>
+  </si>
+  <si>
+    <t>7 974</t>
+  </si>
+  <si>
+    <t>23 156</t>
+  </si>
+  <si>
+    <t>7 754</t>
+  </si>
+  <si>
+    <t>163 012</t>
+  </si>
+  <si>
+    <t>54 559</t>
+  </si>
+  <si>
+    <t>1 088</t>
+  </si>
+  <si>
+    <t>1 413</t>
+  </si>
+  <si>
+    <t>31 962</t>
+  </si>
+  <si>
+    <t>11 232</t>
+  </si>
+  <si>
+    <t>32 231</t>
+  </si>
+  <si>
+    <t>10 470</t>
+  </si>
+  <si>
+    <t>33 570</t>
+  </si>
+  <si>
+    <t>11 268</t>
+  </si>
+  <si>
+    <t>33 478</t>
+  </si>
+  <si>
+    <t>11 277</t>
+  </si>
+  <si>
+    <t>31 771</t>
+  </si>
+  <si>
+    <t>10 312</t>
+  </si>
+  <si>
+    <t>163 169</t>
+  </si>
+  <si>
+    <t>65 827</t>
+  </si>
+  <si>
+    <t>1 567</t>
+  </si>
+  <si>
+    <t>1 531</t>
+  </si>
+  <si>
+    <t>37 063</t>
+  </si>
+  <si>
+    <t>15 860</t>
+  </si>
+  <si>
+    <t>34 541</t>
+  </si>
+  <si>
+    <t>13 454</t>
+  </si>
+  <si>
+    <t>32 718</t>
+  </si>
+  <si>
+    <t>13 302</t>
+  </si>
+  <si>
+    <t>30 155</t>
+  </si>
+  <si>
+    <t>11 912</t>
+  </si>
+  <si>
+    <t>28 694</t>
+  </si>
+  <si>
+    <t>11 299</t>
+  </si>
+  <si>
+    <t>145 046</t>
+  </si>
+  <si>
+    <t>51 185</t>
+  </si>
+  <si>
+    <t>1 238</t>
+  </si>
+  <si>
+    <t>1 332</t>
+  </si>
+  <si>
+    <t>27 038</t>
+  </si>
+  <si>
+    <t>10 008</t>
+  </si>
+  <si>
+    <t>27 507</t>
+  </si>
+  <si>
+    <t>9 278</t>
+  </si>
+  <si>
+    <t>29 860</t>
+  </si>
+  <si>
+    <t>10 589</t>
+  </si>
+  <si>
+    <t>31 066</t>
+  </si>
+  <si>
+    <t>11 067</t>
+  </si>
+  <si>
+    <t>29 575</t>
+  </si>
+  <si>
+    <t>10 243</t>
+  </si>
+  <si>
+    <t>427 390</t>
+  </si>
+  <si>
+    <t>137 505</t>
+  </si>
+  <si>
+    <t>3 986</t>
+  </si>
+  <si>
+    <t>87 601</t>
+  </si>
+  <si>
+    <t>29 042</t>
+  </si>
+  <si>
+    <t>87 102</t>
+  </si>
+  <si>
+    <t>26 767</t>
+  </si>
+  <si>
+    <t>85 755</t>
+  </si>
+  <si>
+    <t>28 348</t>
+  </si>
+  <si>
+    <t>84 454</t>
+  </si>
+  <si>
+    <t>27 332</t>
+  </si>
+  <si>
+    <t>82 478</t>
+  </si>
+  <si>
+    <t>26 016</t>
+  </si>
+  <si>
+    <t>52 625</t>
+  </si>
+  <si>
+    <t>16 570</t>
+  </si>
+  <si>
+    <t>10 003</t>
+  </si>
+  <si>
+    <t>3 173</t>
+  </si>
+  <si>
+    <t>10 347</t>
+  </si>
+  <si>
+    <t>3 052</t>
+  </si>
+  <si>
+    <t>10 798</t>
+  </si>
+  <si>
+    <t>3 540</t>
+  </si>
+  <si>
+    <t>10 816</t>
+  </si>
+  <si>
+    <t>3 543</t>
+  </si>
+  <si>
+    <t>10 662</t>
+  </si>
+  <si>
+    <t>3 262</t>
+  </si>
+  <si>
+    <t>70 105</t>
+  </si>
+  <si>
+    <t>20 906</t>
+  </si>
+  <si>
+    <t>14 942</t>
+  </si>
+  <si>
+    <t>14 766</t>
+  </si>
+  <si>
+    <t>4 193</t>
+  </si>
+  <si>
+    <t>14 055</t>
+  </si>
+  <si>
+    <t>4 346</t>
+  </si>
+  <si>
+    <t>13 363</t>
+  </si>
+  <si>
+    <t>4 130</t>
+  </si>
+  <si>
+    <t>12 980</t>
+  </si>
+  <si>
+    <t>3 738</t>
+  </si>
+  <si>
+    <t>40 442</t>
+  </si>
+  <si>
+    <t>11 992</t>
+  </si>
+  <si>
+    <t>7 408</t>
+  </si>
+  <si>
+    <t>2 274</t>
+  </si>
+  <si>
+    <t>8 025</t>
+  </si>
+  <si>
+    <t>2 268</t>
+  </si>
+  <si>
+    <t>8 405</t>
+  </si>
+  <si>
+    <t>2 490</t>
+  </si>
+  <si>
+    <t>8 348</t>
+  </si>
+  <si>
+    <t>8 256</t>
+  </si>
+  <si>
+    <t>98 784</t>
+  </si>
+  <si>
+    <t>32 860</t>
+  </si>
+  <si>
+    <t>33,4</t>
+  </si>
+  <si>
+    <t>20 560</t>
+  </si>
+  <si>
+    <t>7 291</t>
+  </si>
+  <si>
+    <t>20 054</t>
+  </si>
+  <si>
+    <t>6 492</t>
+  </si>
+  <si>
+    <t>19 556</t>
+  </si>
+  <si>
+    <t>6 542</t>
+  </si>
+  <si>
+    <t>19 576</t>
+  </si>
+  <si>
+    <t>6 373</t>
+  </si>
+  <si>
+    <t>19 038</t>
+  </si>
+  <si>
+    <t>6 162</t>
+  </si>
+  <si>
+    <t>57 456</t>
+  </si>
+  <si>
+    <t>19 937</t>
+  </si>
+  <si>
+    <t>11 441</t>
+  </si>
+  <si>
+    <t>3 960</t>
+  </si>
+  <si>
+    <t>11 473</t>
+  </si>
+  <si>
+    <t>3 718</t>
+  </si>
+  <si>
+    <t>11 527</t>
+  </si>
+  <si>
+    <t>4 186</t>
+  </si>
+  <si>
+    <t>11 620</t>
+  </si>
+  <si>
+    <t>4 155</t>
+  </si>
+  <si>
+    <t>11 396</t>
+  </si>
+  <si>
+    <t>3 918</t>
+  </si>
+  <si>
+    <t>107 977</t>
+  </si>
+  <si>
+    <t>35 240</t>
+  </si>
+  <si>
+    <t>23 247</t>
+  </si>
+  <si>
+    <t>7 845</t>
+  </si>
+  <si>
+    <t>22 438</t>
+  </si>
+  <si>
+    <t>7 044</t>
+  </si>
+  <si>
+    <t>21 414</t>
+  </si>
+  <si>
+    <t>7 244</t>
+  </si>
+  <si>
+    <t>20 731</t>
+  </si>
+  <si>
+    <t>6 630</t>
+  </si>
+  <si>
+    <t>20 147</t>
+  </si>
+  <si>
+    <t>62 291</t>
+  </si>
+  <si>
+    <t>11 093</t>
+  </si>
+  <si>
+    <t>18,0</t>
+  </si>
+  <si>
+    <t>12 504</t>
+  </si>
+  <si>
+    <t>2 293</t>
+  </si>
+  <si>
+    <t>12 566</t>
+  </si>
+  <si>
+    <t>2 353</t>
+  </si>
+  <si>
+    <t>12 779</t>
+  </si>
+  <si>
+    <t>2 351</t>
+  </si>
+  <si>
+    <t>12 346</t>
+  </si>
+  <si>
+    <t>2 163</t>
+  </si>
+  <si>
+    <t>12 095</t>
+  </si>
+  <si>
+    <t>1 933</t>
+  </si>
+  <si>
+    <t>909 803</t>
+  </si>
+  <si>
+    <t>306 171</t>
+  </si>
+  <si>
+    <t>7 237</t>
+  </si>
+  <si>
+    <t>8 896</t>
+  </si>
+  <si>
+    <t>184 880</t>
+  </si>
+  <si>
+    <t>61 454</t>
+  </si>
+  <si>
+    <t>1 463</t>
+  </si>
+  <si>
+    <t>1 537</t>
+  </si>
+  <si>
+    <t>187 200</t>
+  </si>
+  <si>
+    <t>61 157</t>
+  </si>
+  <si>
+    <t>188 716</t>
+  </si>
+  <si>
+    <t>64 414</t>
+  </si>
+  <si>
+    <t>1 247</t>
+  </si>
+  <si>
+    <t>1 775</t>
+  </si>
+  <si>
+    <t>179 966</t>
+  </si>
+  <si>
+    <t>61 246</t>
+  </si>
+  <si>
+    <t>1 062</t>
+  </si>
+  <si>
+    <t>1 883</t>
+  </si>
+  <si>
+    <t>169 041</t>
+  </si>
+  <si>
+    <t>57 900</t>
+  </si>
+  <si>
+    <t>2 100</t>
+  </si>
+  <si>
+    <t>45 595</t>
+  </si>
+  <si>
+    <t>13 234</t>
+  </si>
+  <si>
+    <t>8 768</t>
+  </si>
+  <si>
+    <t>2 509</t>
+  </si>
+  <si>
+    <t>9 347</t>
+  </si>
+  <si>
+    <t>2 607</t>
+  </si>
+  <si>
+    <t>9 543</t>
+  </si>
+  <si>
     <t>2 824</t>
   </si>
   <si>
-    <t>4 699</t>
-[...110 lines deleted...]
-    <t>7 665</t>
+    <t>9 120</t>
+  </si>
+  <si>
+    <t>2 661</t>
+  </si>
+  <si>
+    <t>8 816</t>
+  </si>
+  <si>
+    <t>49 728</t>
+  </si>
+  <si>
+    <t>16 489</t>
+  </si>
+  <si>
+    <t>10 082</t>
+  </si>
+  <si>
+    <t>3 272</t>
+  </si>
+  <si>
+    <t>9 975</t>
+  </si>
+  <si>
+    <t>3 148</t>
+  </si>
+  <si>
+    <t>10 113</t>
+  </si>
+  <si>
+    <t>3 443</t>
+  </si>
+  <si>
+    <t>9 775</t>
+  </si>
+  <si>
+    <t>3 268</t>
+  </si>
+  <si>
+    <t>9 783</t>
+  </si>
+  <si>
+    <t>3 358</t>
+  </si>
+  <si>
+    <t>88 430</t>
+  </si>
+  <si>
+    <t>28 247</t>
+  </si>
+  <si>
+    <t>18 653</t>
+  </si>
+  <si>
+    <t>5 705</t>
+  </si>
+  <si>
+    <t>17 810</t>
+  </si>
+  <si>
+    <t>5 593</t>
+  </si>
+  <si>
+    <t>17 542</t>
+  </si>
+  <si>
+    <t>5 754</t>
+  </si>
+  <si>
+    <t>17 263</t>
+  </si>
+  <si>
+    <t>5 655</t>
+  </si>
+  <si>
+    <t>17 163</t>
+  </si>
+  <si>
+    <t>5 540</t>
+  </si>
+  <si>
+    <t>29 668</t>
+  </si>
+  <si>
+    <t>10 298</t>
+  </si>
+  <si>
+    <t>5 367</t>
+  </si>
+  <si>
+    <t>5 772</t>
+  </si>
+  <si>
+    <t>1 953</t>
+  </si>
+  <si>
+    <t>6 190</t>
+  </si>
+  <si>
+    <t>6 248</t>
+  </si>
+  <si>
+    <t>2 111</t>
+  </si>
+  <si>
+    <t>6 091</t>
+  </si>
+  <si>
+    <t>2 161</t>
+  </si>
+  <si>
+    <t>112 877</t>
+  </si>
+  <si>
+    <t>37 693</t>
+  </si>
+  <si>
+    <t>1 135</t>
+  </si>
+  <si>
+    <t>23 223</t>
+  </si>
+  <si>
+    <t>7 827</t>
+  </si>
+  <si>
+    <t>22 924</t>
+  </si>
+  <si>
+    <t>7 436</t>
+  </si>
+  <si>
+    <t>23 317</t>
+  </si>
+  <si>
+    <t>7 781</t>
+  </si>
+  <si>
+    <t>22 344</t>
+  </si>
+  <si>
+    <t>7 534</t>
+  </si>
+  <si>
+    <t>21 070</t>
+  </si>
+  <si>
+    <t>7 115</t>
+  </si>
+  <si>
+    <t>31 275</t>
+  </si>
+  <si>
+    <t>10 586</t>
+  </si>
+  <si>
+    <t>5 965</t>
+  </si>
+  <si>
+    <t>2 004</t>
+  </si>
+  <si>
+    <t>6 203</t>
+  </si>
+  <si>
+    <t>6 462</t>
+  </si>
+  <si>
+    <t>2 231</t>
+  </si>
+  <si>
+    <t>2 196</t>
+  </si>
+  <si>
+    <t>6 271</t>
+  </si>
+  <si>
+    <t>175 048</t>
+  </si>
+  <si>
+    <t>52 623</t>
+  </si>
+  <si>
+    <t>1 375</t>
+  </si>
+  <si>
+    <t>1 601</t>
+  </si>
+  <si>
+    <t>34 698</t>
+  </si>
+  <si>
+    <t>10 156</t>
+  </si>
+  <si>
+    <t>35 982</t>
+  </si>
+  <si>
+    <t>10 558</t>
+  </si>
+  <si>
+    <t>37 576</t>
+  </si>
+  <si>
+    <t>11 452</t>
+  </si>
+  <si>
+    <t>35 362</t>
+  </si>
+  <si>
+    <t>10 810</t>
+  </si>
+  <si>
+    <t>31 431</t>
+  </si>
+  <si>
+    <t>9 647</t>
+  </si>
+  <si>
+    <t>184 168</t>
+  </si>
+  <si>
+    <t>64 854</t>
+  </si>
+  <si>
+    <t>1 522</t>
+  </si>
+  <si>
+    <t>1 719</t>
+  </si>
+  <si>
+    <t>39 202</t>
+  </si>
+  <si>
+    <t>13 936</t>
+  </si>
+  <si>
+    <t>38 926</t>
+  </si>
+  <si>
+    <t>13 487</t>
+  </si>
+  <si>
+    <t>38 019</t>
+  </si>
+  <si>
+    <t>13 643</t>
+  </si>
+  <si>
+    <t>35 481</t>
+  </si>
+  <si>
+    <t>12 445</t>
+  </si>
+  <si>
+    <t>32 541</t>
+  </si>
+  <si>
+    <t>11 343</t>
+  </si>
+  <si>
+    <t>129 034</t>
+  </si>
+  <si>
+    <t>48 125</t>
+  </si>
+  <si>
+    <t>1 144</t>
+  </si>
+  <si>
+    <t>37,0</t>
+  </si>
+  <si>
+    <t>27 021</t>
+  </si>
+  <si>
+    <t>9 575</t>
+  </si>
+  <si>
+    <t>27 504</t>
+  </si>
+  <si>
+    <t>26 647</t>
+  </si>
+  <si>
+    <t>10 047</t>
+  </si>
+  <si>
+    <t>24 844</t>
+  </si>
+  <si>
+    <t>9 683</t>
+  </si>
+  <si>
+    <t>23 019</t>
+  </si>
+  <si>
+    <t>9 107</t>
+  </si>
+  <si>
+    <t>63 980</t>
+  </si>
+  <si>
+    <t>24 022</t>
+  </si>
+  <si>
+    <t>11 902</t>
+  </si>
+  <si>
+    <t>4 607</t>
+  </si>
+  <si>
+    <t>12 758</t>
+  </si>
+  <si>
+    <t>4 697</t>
+  </si>
+  <si>
+    <t>13 308</t>
+  </si>
+  <si>
+    <t>5 029</t>
+  </si>
+  <si>
+    <t>13 154</t>
+  </si>
+  <si>
+    <t>4 883</t>
+  </si>
+  <si>
+    <t>12 858</t>
+  </si>
+  <si>
+    <t>4 806</t>
+  </si>
+  <si>
+    <t>77 830</t>
+  </si>
+  <si>
+    <t>26 013</t>
+  </si>
+  <si>
+    <t>16 416</t>
+  </si>
+  <si>
+    <t>4 833</t>
+  </si>
+  <si>
+    <t>16 889</t>
+  </si>
+  <si>
+    <t>5 819</t>
+  </si>
+  <si>
+    <t>16 918</t>
+  </si>
+  <si>
+    <t>5 925</t>
+  </si>
+  <si>
+    <t>14 702</t>
+  </si>
+  <si>
+    <t>5 016</t>
+  </si>
+  <si>
+    <t>12 905</t>
+  </si>
+  <si>
+    <t>4 420</t>
+  </si>
+  <si>
+    <t>28 202</t>
+  </si>
+  <si>
+    <t>3 462</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>8 221</t>
+  </si>
+  <si>
+    <t>6 733</t>
+  </si>
+  <si>
+    <t>5 691</t>
+  </si>
+  <si>
+    <t>4 379</t>
+  </si>
+  <si>
+    <t>3 178</t>
+  </si>
+  <si>
+    <t>922 431</t>
+  </si>
+  <si>
+    <t>254 390</t>
+  </si>
+  <si>
+    <t>5 678</t>
+  </si>
+  <si>
+    <t>8 155</t>
+  </si>
+  <si>
+    <t>196 050</t>
+  </si>
+  <si>
+    <t>55 385</t>
+  </si>
+  <si>
+    <t>1 383</t>
+  </si>
+  <si>
+    <t>1 555</t>
+  </si>
+  <si>
+    <t>189 591</t>
+  </si>
+  <si>
+    <t>50 726</t>
+  </si>
+  <si>
+    <t>1 242</t>
+  </si>
+  <si>
+    <t>186 647</t>
+  </si>
+  <si>
+    <t>53 045</t>
+  </si>
+  <si>
+    <t>1 694</t>
+  </si>
+  <si>
+    <t>179 361</t>
+  </si>
+  <si>
+    <t>49 768</t>
+  </si>
+  <si>
+    <t>1 745</t>
+  </si>
+  <si>
+    <t>170 782</t>
+  </si>
+  <si>
+    <t>45 466</t>
+  </si>
+  <si>
+    <t>1 778</t>
+  </si>
+  <si>
+    <t>85 138</t>
+  </si>
+  <si>
+    <t>24 525</t>
+  </si>
+  <si>
+    <t>17 159</t>
+  </si>
+  <si>
+    <t>4 820</t>
+  </si>
+  <si>
+    <t>17 105</t>
+  </si>
+  <si>
+    <t>4 642</t>
+  </si>
+  <si>
+    <t>17 656</t>
+  </si>
+  <si>
+    <t>16 840</t>
+  </si>
+  <si>
+    <t>4 997</t>
+  </si>
+  <si>
+    <t>16 380</t>
+  </si>
+  <si>
+    <t>4 877</t>
+  </si>
+  <si>
+    <t>387 083</t>
+  </si>
+  <si>
+    <t>101 032</t>
+  </si>
+  <si>
+    <t>2 319</t>
+  </si>
+  <si>
+    <t>3 281</t>
+  </si>
+  <si>
+    <t>26,2</t>
+  </si>
+  <si>
+    <t>83 876</t>
+  </si>
+  <si>
+    <t>22 975</t>
+  </si>
+  <si>
+    <t>80 031</t>
+  </si>
+  <si>
+    <t>20 725</t>
+  </si>
+  <si>
+    <t>77 916</t>
+  </si>
+  <si>
+    <t>21 046</t>
+  </si>
+  <si>
+    <t>74 353</t>
+  </si>
+  <si>
+    <t>19 298</t>
+  </si>
+  <si>
+    <t>70 907</t>
+  </si>
+  <si>
+    <t>16 988</t>
+  </si>
+  <si>
+    <t>125 758</t>
+  </si>
+  <si>
+    <t>34 621</t>
+  </si>
+  <si>
+    <t>27 976</t>
+  </si>
+  <si>
+    <t>7 874</t>
+  </si>
+  <si>
+    <t>27 194</t>
+  </si>
+  <si>
+    <t>7 338</t>
+  </si>
+  <si>
+    <t>25 501</t>
+  </si>
+  <si>
+    <t>7 113</t>
+  </si>
+  <si>
+    <t>23 183</t>
+  </si>
+  <si>
+    <t>6 352</t>
+  </si>
+  <si>
+    <t>21 904</t>
+  </si>
+  <si>
+    <t>5 944</t>
+  </si>
+  <si>
+    <t>233 963</t>
+  </si>
+  <si>
+    <t>68 269</t>
+  </si>
+  <si>
+    <t>1 433</t>
+  </si>
+  <si>
+    <t>2 179</t>
+  </si>
+  <si>
+    <t>48 340</t>
+  </si>
+  <si>
+    <t>14 401</t>
+  </si>
+  <si>
+    <t>46 789</t>
+  </si>
+  <si>
+    <t>13 179</t>
+  </si>
+  <si>
+    <t>47 569</t>
+  </si>
+  <si>
+    <t>14 364</t>
+  </si>
+  <si>
+    <t>47 014</t>
+  </si>
+  <si>
+    <t>13 751</t>
+  </si>
+  <si>
+    <t>44 251</t>
+  </si>
+  <si>
+    <t>12 574</t>
+  </si>
+  <si>
+    <t>90 489</t>
+  </si>
+  <si>
+    <t>25 943</t>
+  </si>
+  <si>
+    <t>18 699</t>
+  </si>
+  <si>
+    <t>18 473</t>
+  </si>
+  <si>
+    <t>18 005</t>
+  </si>
+  <si>
+    <t>5 333</t>
+  </si>
+  <si>
+    <t>17 971</t>
+  </si>
+  <si>
+    <t>5 370</t>
+  </si>
+  <si>
+    <t>17 340</t>
+  </si>
+  <si>
+    <t>5 083</t>
+  </si>
+  <si>
+    <t>1 721 693</t>
+  </si>
+  <si>
+    <t>491 359</t>
+  </si>
+  <si>
+    <t>13 954</t>
+  </si>
+  <si>
+    <t>14 043</t>
+  </si>
+  <si>
+    <t>409 752</t>
+  </si>
+  <si>
+    <t>119 067</t>
+  </si>
+  <si>
+    <t>3 092</t>
+  </si>
+  <si>
+    <t>2 933</t>
+  </si>
+  <si>
+    <t>386 211</t>
+  </si>
+  <si>
+    <t>107 962</t>
+  </si>
+  <si>
+    <t>2 716</t>
+  </si>
+  <si>
+    <t>354 563</t>
+  </si>
+  <si>
+    <t>102 559</t>
+  </si>
+  <si>
+    <t>2 374</t>
+  </si>
+  <si>
+    <t>2 797</t>
+  </si>
+  <si>
+    <t>300 109</t>
+  </si>
+  <si>
+    <t>84 387</t>
+  </si>
+  <si>
+    <t>1 857</t>
+  </si>
+  <si>
+    <t>2 735</t>
+  </si>
+  <si>
+    <t>271 058</t>
+  </si>
+  <si>
+    <t>77 384</t>
+  </si>
+  <si>
+    <t>3 829</t>
+  </si>
+  <si>
+    <t>2 862</t>
+  </si>
+  <si>
+    <t>291 162</t>
+  </si>
+  <si>
+    <t>79 587</t>
+  </si>
+  <si>
+    <t>2 550</t>
+  </si>
+  <si>
+    <t>2 219</t>
+  </si>
+  <si>
+    <t>66 270</t>
+  </si>
+  <si>
+    <t>19 764</t>
+  </si>
+  <si>
+    <t>62 234</t>
+  </si>
+  <si>
+    <t>17 004</t>
+  </si>
+  <si>
+    <t>59 658</t>
+  </si>
+  <si>
+    <t>15 884</t>
+  </si>
+  <si>
+    <t>51 862</t>
+  </si>
+  <si>
+    <t>13 458</t>
+  </si>
+  <si>
+    <t>51 138</t>
+  </si>
+  <si>
+    <t>13 477</t>
+  </si>
+  <si>
+    <t>209 680</t>
+  </si>
+  <si>
+    <t>64 847</t>
+  </si>
+  <si>
+    <t>1 496</t>
+  </si>
+  <si>
+    <t>1 887</t>
+  </si>
+  <si>
+    <t>50 571</t>
+  </si>
+  <si>
+    <t>15 361</t>
+  </si>
+  <si>
+    <t>46 984</t>
+  </si>
+  <si>
+    <t>14 031</t>
+  </si>
+  <si>
+    <t>42 531</t>
+  </si>
+  <si>
+    <t>13 387</t>
+  </si>
+  <si>
+    <t>36 393</t>
+  </si>
+  <si>
+    <t>11 484</t>
+  </si>
+  <si>
+    <t>33 202</t>
+  </si>
+  <si>
+    <t>10 584</t>
+  </si>
+  <si>
+    <t>216 415</t>
+  </si>
+  <si>
+    <t>64 355</t>
+  </si>
+  <si>
+    <t>1 705</t>
+  </si>
+  <si>
+    <t>52 031</t>
+  </si>
+  <si>
+    <t>16 240</t>
+  </si>
+  <si>
+    <t>48 884</t>
+  </si>
+  <si>
+    <t>14 349</t>
+  </si>
+  <si>
+    <t>44 147</t>
+  </si>
+  <si>
+    <t>13 223</t>
+  </si>
+  <si>
+    <t>37 330</t>
+  </si>
+  <si>
+    <t>10 689</t>
+  </si>
+  <si>
+    <t>34 023</t>
+  </si>
+  <si>
+    <t>9 854</t>
+  </si>
+  <si>
+    <t>183 118</t>
+  </si>
+  <si>
+    <t>56 677</t>
+  </si>
+  <si>
+    <t>1 305</t>
+  </si>
+  <si>
+    <t>44 050</t>
+  </si>
+  <si>
+    <t>13 425</t>
+  </si>
+  <si>
+    <t>41 902</t>
+  </si>
+  <si>
+    <t>12 823</t>
+  </si>
+  <si>
+    <t>37 939</t>
+  </si>
+  <si>
+    <t>12 105</t>
+  </si>
+  <si>
+    <t>31 518</t>
+  </si>
+  <si>
+    <t>9 580</t>
+  </si>
+  <si>
+    <t>27 710</t>
+  </si>
+  <si>
+    <t>8 744</t>
+  </si>
+  <si>
+    <t>233 682</t>
+  </si>
+  <si>
+    <t>65 147</t>
+  </si>
+  <si>
+    <t>1 834</t>
+  </si>
+  <si>
+    <t>1 822</t>
+  </si>
+  <si>
+    <t>57 047</t>
+  </si>
+  <si>
+    <t>16 895</t>
+  </si>
+  <si>
+    <t>53 642</t>
+  </si>
+  <si>
+    <t>14 649</t>
+  </si>
+  <si>
+    <t>47 892</t>
+  </si>
+  <si>
+    <t>13 427</t>
+  </si>
+  <si>
+    <t>39 827</t>
+  </si>
+  <si>
+    <t>10 579</t>
+  </si>
+  <si>
+    <t>35 275</t>
+  </si>
+  <si>
+    <t>9 597</t>
+  </si>
+  <si>
+    <t>214 955</t>
+  </si>
+  <si>
+    <t>53 662</t>
+  </si>
+  <si>
+    <t>2 021</t>
+  </si>
+  <si>
+    <t>1 746</t>
+  </si>
+  <si>
+    <t>24,9</t>
+  </si>
+  <si>
+    <t>52 284</t>
+  </si>
+  <si>
+    <t>12 222</t>
+  </si>
+  <si>
+    <t>48 826</t>
+  </si>
+  <si>
+    <t>11 951</t>
+  </si>
+  <si>
+    <t>44 698</t>
+  </si>
+  <si>
+    <t>11 598</t>
+  </si>
+  <si>
+    <t>37 668</t>
+  </si>
+  <si>
+    <t>9 722</t>
+  </si>
+  <si>
+    <t>31 480</t>
+  </si>
+  <si>
+    <t>8 169</t>
+  </si>
+  <si>
+    <t>197 525</t>
+  </si>
+  <si>
+    <t>58 608</t>
+  </si>
+  <si>
+    <t>1 783</t>
+  </si>
+  <si>
+    <t>1 673</t>
+  </si>
+  <si>
+    <t>46 251</t>
+  </si>
+  <si>
+    <t>14 234</t>
+  </si>
+  <si>
+    <t>44 585</t>
+  </si>
+  <si>
+    <t>12 659</t>
+  </si>
+  <si>
+    <t>41 416</t>
+  </si>
+  <si>
+    <t>12 322</t>
+  </si>
+  <si>
+    <t>34 384</t>
+  </si>
+  <si>
+    <t>10 162</t>
+  </si>
+  <si>
+    <t>30 889</t>
+  </si>
+  <si>
+    <t>9 231</t>
+  </si>
+  <si>
+    <t>175 156</t>
+  </si>
+  <si>
+    <t>48 476</t>
+  </si>
+  <si>
+    <t>1 429</t>
+  </si>
+  <si>
+    <t>1 416</t>
+  </si>
+  <si>
+    <t>41 249</t>
+  </si>
+  <si>
+    <t>10 926</t>
+  </si>
+  <si>
+    <t>39 155</t>
+  </si>
+  <si>
+    <t>10 496</t>
+  </si>
+  <si>
+    <t>36 284</t>
+  </si>
+  <si>
+    <t>10 613</t>
+  </si>
+  <si>
+    <t>31 128</t>
+  </si>
+  <si>
+    <t>8 713</t>
+  </si>
+  <si>
+    <t>27 341</t>
+  </si>
+  <si>
+    <t>7 728</t>
+  </si>
+  <si>
+    <t>141 462</t>
+  </si>
+  <si>
+    <t>37 506</t>
+  </si>
+  <si>
+    <t>31 567</t>
+  </si>
+  <si>
+    <t>8 626</t>
+  </si>
+  <si>
+    <t>33 450</t>
+  </si>
+  <si>
+    <t>9 077</t>
+  </si>
+  <si>
+    <t>31 252</t>
+  </si>
+  <si>
+    <t>8 476</t>
+  </si>
+  <si>
+    <t>24 883</t>
+  </si>
+  <si>
+    <t>6 575</t>
+  </si>
+  <si>
+    <t>20 310</t>
+  </si>
+  <si>
+    <t>4 752</t>
+  </si>
+  <si>
+    <t>75 967</t>
+  </si>
+  <si>
+    <t>20 895</t>
+  </si>
+  <si>
+    <t>4 084</t>
+  </si>
+  <si>
+    <t>14 743</t>
+  </si>
+  <si>
+    <t>16 084</t>
+  </si>
+  <si>
+    <t>4 542</t>
+  </si>
+  <si>
+    <t>4 888</t>
+  </si>
+  <si>
+    <t>15 012</t>
+  </si>
+  <si>
+    <t>4 400</t>
+  </si>
+  <si>
+    <t>12 919</t>
+  </si>
+  <si>
+    <t>554 237</t>
+  </si>
+  <si>
+    <t>191 889</t>
+  </si>
+  <si>
+    <t>4 828</t>
+  </si>
+  <si>
+    <t>5 767</t>
+  </si>
+  <si>
+    <t>109 729</t>
+  </si>
+  <si>
+    <t>38 932</t>
+  </si>
+  <si>
+    <t>1 002</t>
+  </si>
+  <si>
+    <t>111 300</t>
+  </si>
+  <si>
+    <t>36 223</t>
+  </si>
+  <si>
+    <t>114 108</t>
+  </si>
+  <si>
+    <t>39 870</t>
+  </si>
+  <si>
+    <t>1 113</t>
+  </si>
+  <si>
+    <t>111 402</t>
+  </si>
+  <si>
+    <t>38 944</t>
+  </si>
+  <si>
+    <t>1 250</t>
+  </si>
+  <si>
+    <t>107 699</t>
+  </si>
+  <si>
+    <t>37 920</t>
+  </si>
+  <si>
+    <t>1 364</t>
+  </si>
+  <si>
+    <t>1 339</t>
+  </si>
+  <si>
+    <t>118 428</t>
+  </si>
+  <si>
+    <t>40 073</t>
+  </si>
+  <si>
+    <t>1 050</t>
+  </si>
+  <si>
+    <t>1 174</t>
+  </si>
+  <si>
+    <t>23 368</t>
+  </si>
+  <si>
+    <t>23 017</t>
+  </si>
+  <si>
+    <t>7 223</t>
+  </si>
+  <si>
+    <t>23 881</t>
+  </si>
+  <si>
+    <t>8 104</t>
+  </si>
+  <si>
+    <t>24 071</t>
+  </si>
+  <si>
+    <t>8 301</t>
+  </si>
+  <si>
+    <t>24 092</t>
+  </si>
+  <si>
+    <t>8 190</t>
+  </si>
+  <si>
+    <t>98 725</t>
+  </si>
+  <si>
+    <t>33 118</t>
+  </si>
+  <si>
+    <t>1 032</t>
+  </si>
+  <si>
+    <t>7 050</t>
+  </si>
+  <si>
+    <t>6 423</t>
+  </si>
+  <si>
+    <t>20 235</t>
+  </si>
+  <si>
+    <t>6 802</t>
+  </si>
+  <si>
+    <t>19 173</t>
+  </si>
+  <si>
+    <t>6 603</t>
+  </si>
+  <si>
+    <t>17 850</t>
+  </si>
+  <si>
+    <t>6 240</t>
+  </si>
+  <si>
+    <t>87 879</t>
+  </si>
+  <si>
+    <t>32 494</t>
+  </si>
+  <si>
+    <t>36,8</t>
+  </si>
+  <si>
+    <t>16 359</t>
+  </si>
+  <si>
+    <t>6 066</t>
+  </si>
+  <si>
+    <t>17 460</t>
+  </si>
+  <si>
+    <t>6 104</t>
+  </si>
+  <si>
+    <t>18 464</t>
+  </si>
+  <si>
+    <t>6 898</t>
+  </si>
+  <si>
+    <t>18 103</t>
+  </si>
+  <si>
+    <t>6 926</t>
+  </si>
+  <si>
+    <t>17 492</t>
+  </si>
+  <si>
+    <t>6 500</t>
+  </si>
+  <si>
+    <t>48 706</t>
+  </si>
+  <si>
+    <t>16 324</t>
+  </si>
+  <si>
+    <t>8 903</t>
+  </si>
+  <si>
+    <t>2 836</t>
+  </si>
+  <si>
+    <t>9 592</t>
+  </si>
+  <si>
+    <t>2 968</t>
+  </si>
+  <si>
+    <t>10 222</t>
+  </si>
+  <si>
+    <t>3 550</t>
+  </si>
+  <si>
+    <t>10 193</t>
+  </si>
+  <si>
+    <t>3 506</t>
+  </si>
+  <si>
+    <t>9 796</t>
+  </si>
+  <si>
+    <t>3 464</t>
+  </si>
+  <si>
+    <t>200 500</t>
+  </si>
+  <si>
+    <t>69 880</t>
+  </si>
+  <si>
+    <t>1 872</t>
+  </si>
+  <si>
+    <t>34,9</t>
+  </si>
+  <si>
+    <t>40 307</t>
+  </si>
+  <si>
+    <t>14 725</t>
+  </si>
+  <si>
+    <t>40 555</t>
+  </si>
+  <si>
+    <t>13 505</t>
+  </si>
+  <si>
+    <t>41 306</t>
+  </si>
+  <si>
+    <t>14 516</t>
+  </si>
+  <si>
+    <t>39 862</t>
+  </si>
+  <si>
+    <t>13 608</t>
+  </si>
+  <si>
+    <t>38 470</t>
+  </si>
+  <si>
+    <t>13 526</t>
+  </si>
+  <si>
+    <t>1 069 793</t>
+  </si>
+  <si>
+    <t>346 468</t>
+  </si>
+  <si>
+    <t>9 764</t>
+  </si>
+  <si>
+    <t>212 989</t>
+  </si>
+  <si>
+    <t>68 559</t>
+  </si>
+  <si>
+    <t>1 821</t>
+  </si>
+  <si>
+    <t>1 737</t>
+  </si>
+  <si>
+    <t>212 888</t>
+  </si>
+  <si>
+    <t>65 377</t>
+  </si>
+  <si>
+    <t>1 678</t>
+  </si>
+  <si>
+    <t>217 188</t>
+  </si>
+  <si>
+    <t>69 985</t>
+  </si>
+  <si>
+    <t>1 830</t>
+  </si>
+  <si>
+    <t>215 507</t>
+  </si>
+  <si>
+    <t>71 352</t>
+  </si>
+  <si>
+    <t>211 220</t>
+  </si>
+  <si>
+    <t>71 195</t>
+  </si>
+  <si>
+    <t>3 015</t>
+  </si>
+  <si>
+    <t>2 419</t>
+  </si>
+  <si>
+    <t>63 789</t>
+  </si>
+  <si>
+    <t>20 588</t>
+  </si>
+  <si>
+    <t>11 895</t>
+  </si>
+  <si>
+    <t>12 687</t>
+  </si>
+  <si>
+    <t>3 863</t>
+  </si>
+  <si>
+    <t>13 205</t>
+  </si>
+  <si>
+    <t>4 246</t>
+  </si>
+  <si>
+    <t>13 250</t>
+  </si>
+  <si>
+    <t>4 404</t>
+  </si>
+  <si>
+    <t>12 753</t>
+  </si>
+  <si>
+    <t>4 406</t>
+  </si>
+  <si>
+    <t>129 152</t>
+  </si>
+  <si>
+    <t>41 773</t>
+  </si>
+  <si>
+    <t>1 039</t>
+  </si>
+  <si>
+    <t>23 347</t>
+  </si>
+  <si>
+    <t>24 095</t>
+  </si>
+  <si>
+    <t>7 296</t>
+  </si>
+  <si>
+    <t>25 748</t>
+  </si>
+  <si>
+    <t>8 251</t>
+  </si>
+  <si>
+    <t>27 616</t>
+  </si>
+  <si>
+    <t>9 249</t>
+  </si>
+  <si>
+    <t>28 346</t>
+  </si>
+  <si>
+    <t>9 307</t>
+  </si>
+  <si>
+    <t>43 895</t>
+  </si>
+  <si>
+    <t>13 110</t>
+  </si>
+  <si>
+    <t>8 139</t>
+  </si>
+  <si>
+    <t>2 269</t>
+  </si>
+  <si>
+    <t>8 409</t>
+  </si>
+  <si>
+    <t>9 068</t>
+  </si>
+  <si>
+    <t>2 693</t>
+  </si>
+  <si>
+    <t>9 253</t>
+  </si>
+  <si>
+    <t>2 843</t>
+  </si>
+  <si>
+    <t>9 026</t>
+  </si>
+  <si>
+    <t>2 913</t>
+  </si>
+  <si>
+    <t>6 765</t>
+  </si>
+  <si>
+    <t>3 792</t>
+  </si>
+  <si>
+    <t>1 091</t>
+  </si>
+  <si>
+    <t>1 256</t>
+  </si>
+  <si>
+    <t>1 482</t>
+  </si>
+  <si>
+    <t>1 530</t>
+  </si>
+  <si>
+    <t>4 688</t>
+  </si>
+  <si>
+    <t>1 406</t>
+  </si>
+  <si>
+    <t>82 535</t>
+  </si>
+  <si>
+    <t>24 946</t>
+  </si>
+  <si>
+    <t>14 712</t>
+  </si>
+  <si>
+    <t>4 088</t>
+  </si>
+  <si>
+    <t>15 766</t>
+  </si>
+  <si>
+    <t>17 245</t>
+  </si>
+  <si>
+    <t>5 291</t>
+  </si>
+  <si>
+    <t>17 509</t>
+  </si>
+  <si>
+    <t>5 643</t>
+  </si>
+  <si>
+    <t>17 303</t>
+  </si>
+  <si>
+    <t>264 286</t>
+  </si>
+  <si>
+    <t>83 378</t>
+  </si>
+  <si>
+    <t>2 337</t>
+  </si>
+  <si>
+    <t>59 280</t>
+  </si>
+  <si>
+    <t>19 338</t>
+  </si>
+  <si>
+    <t>54 881</t>
+  </si>
+  <si>
+    <t>16 488</t>
+  </si>
+  <si>
+    <t>52 127</t>
+  </si>
+  <si>
+    <t>16 110</t>
+  </si>
+  <si>
+    <t>49 622</t>
+  </si>
+  <si>
+    <t>15 599</t>
+  </si>
+  <si>
+    <t>48 376</t>
+  </si>
+  <si>
+    <t>15 843</t>
+  </si>
+  <si>
+    <t>80 770</t>
+  </si>
+  <si>
+    <t>29 030</t>
+  </si>
+  <si>
+    <t>15 917</t>
+  </si>
+  <si>
+    <t>5 631</t>
+  </si>
+  <si>
+    <t>15 964</t>
+  </si>
+  <si>
+    <t>5 343</t>
+  </si>
+  <si>
+    <t>16 596</t>
+  </si>
+  <si>
+    <t>5 941</t>
+  </si>
+  <si>
+    <t>16 335</t>
+  </si>
+  <si>
+    <t>6 117</t>
+  </si>
+  <si>
+    <t>15 959</t>
+  </si>
+  <si>
+    <t>5 998</t>
+  </si>
+  <si>
+    <t>59 464</t>
+  </si>
+  <si>
+    <t>17 891</t>
+  </si>
+  <si>
+    <t>11 161</t>
+  </si>
+  <si>
+    <t>3 098</t>
+  </si>
+  <si>
+    <t>3 293</t>
+  </si>
+  <si>
+    <t>12 413</t>
+  </si>
+  <si>
+    <t>3 778</t>
+  </si>
+  <si>
+    <t>12 210</t>
+  </si>
+  <si>
+    <t>3 799</t>
+  </si>
+  <si>
+    <t>11 993</t>
+  </si>
+  <si>
+    <t>3 923</t>
+  </si>
+  <si>
+    <t>124 748</t>
+  </si>
+  <si>
+    <t>41 448</t>
+  </si>
+  <si>
+    <t>1 078</t>
+  </si>
+  <si>
+    <t>24 798</t>
+  </si>
+  <si>
+    <t>8 374</t>
+  </si>
+  <si>
+    <t>25 229</t>
+  </si>
+  <si>
+    <t>8 030</t>
+  </si>
+  <si>
+    <t>25 815</t>
+  </si>
+  <si>
+    <t>8 596</t>
+  </si>
+  <si>
+    <t>25 069</t>
+  </si>
+  <si>
+    <t>23 837</t>
+  </si>
+  <si>
+    <t>8 172</t>
+  </si>
+  <si>
+    <t>64 385</t>
+  </si>
+  <si>
+    <t>23 405</t>
+  </si>
+  <si>
+    <t>13 014</t>
+  </si>
+  <si>
+    <t>4 675</t>
+  </si>
+  <si>
+    <t>12 959</t>
+  </si>
+  <si>
+    <t>4 517</t>
+  </si>
+  <si>
+    <t>13 329</t>
+  </si>
+  <si>
+    <t>4 726</t>
+  </si>
+  <si>
+    <t>12 831</t>
+  </si>
+  <si>
+    <t>4 747</t>
+  </si>
+  <si>
+    <t>12 252</t>
+  </si>
+  <si>
+    <t>4 740</t>
+  </si>
+  <si>
+    <t>70 225</t>
+  </si>
+  <si>
+    <t>22 844</t>
+  </si>
+  <si>
+    <t>14 374</t>
+  </si>
+  <si>
+    <t>14 328</t>
+  </si>
+  <si>
+    <t>4 327</t>
+  </si>
+  <si>
+    <t>14 056</t>
+  </si>
+  <si>
+    <t>4 519</t>
+  </si>
+  <si>
+    <t>13 940</t>
+  </si>
+  <si>
+    <t>13 527</t>
+  </si>
+  <si>
+    <t>4 696</t>
+  </si>
+  <si>
+    <t>64 135</t>
+  </si>
+  <si>
+    <t>21 290</t>
+  </si>
+  <si>
+    <t>12 562</t>
+  </si>
+  <si>
+    <t>4 051</t>
+  </si>
+  <si>
+    <t>12 630</t>
+  </si>
+  <si>
+    <t>4 030</t>
+  </si>
+  <si>
+    <t>12 797</t>
+  </si>
+  <si>
+    <t>4 352</t>
+  </si>
+  <si>
+    <t>12 985</t>
+  </si>
+  <si>
+    <t>4 448</t>
+  </si>
+  <si>
+    <t>13 161</t>
+  </si>
+  <si>
+    <t>4 409</t>
+  </si>
+  <si>
+    <t>1 024 664</t>
+  </si>
+  <si>
+    <t>313 981</t>
+  </si>
+  <si>
+    <t>8 944</t>
+  </si>
+  <si>
+    <t>8 723</t>
+  </si>
+  <si>
+    <t>30,5</t>
+  </si>
+  <si>
+    <t>207 947</t>
+  </si>
+  <si>
+    <t>63 266</t>
+  </si>
+  <si>
+    <t>209 343</t>
+  </si>
+  <si>
+    <t>61 694</t>
+  </si>
+  <si>
+    <t>210 856</t>
+  </si>
+  <si>
+    <t>65 183</t>
+  </si>
+  <si>
+    <t>1 527</t>
+  </si>
+  <si>
+    <t>1 823</t>
+  </si>
+  <si>
+    <t>202 598</t>
+  </si>
+  <si>
+    <t>62 444</t>
+  </si>
+  <si>
+    <t>1 303</t>
+  </si>
+  <si>
+    <t>1 819</t>
+  </si>
+  <si>
+    <t>193 921</t>
+  </si>
+  <si>
+    <t>61 394</t>
+  </si>
+  <si>
+    <t>2 652</t>
+  </si>
+  <si>
+    <t>28 632</t>
+  </si>
+  <si>
+    <t>5 399</t>
+  </si>
+  <si>
+    <t>1 581</t>
+  </si>
+  <si>
+    <t>5 455</t>
+  </si>
+  <si>
+    <t>1 562</t>
+  </si>
+  <si>
+    <t>5 942</t>
+  </si>
+  <si>
+    <t>1 787</t>
+  </si>
+  <si>
+    <t>6 086</t>
+  </si>
+  <si>
+    <t>1 767</t>
+  </si>
+  <si>
+    <t>5 750</t>
+  </si>
+  <si>
+    <t>1 710</t>
+  </si>
+  <si>
+    <t>70 820</t>
+  </si>
+  <si>
+    <t>19 142</t>
+  </si>
+  <si>
+    <t>26,8</t>
+  </si>
+  <si>
+    <t>13 328</t>
+  </si>
+  <si>
+    <t>3 461</t>
+  </si>
+  <si>
+    <t>14 081</t>
+  </si>
+  <si>
+    <t>14 646</t>
+  </si>
+  <si>
+    <t>4 006</t>
+  </si>
+  <si>
+    <t>3 989</t>
+  </si>
+  <si>
+    <t>14 209</t>
+  </si>
+  <si>
+    <t>4 081</t>
+  </si>
+  <si>
+    <t>49 731</t>
+  </si>
+  <si>
+    <t>15 711</t>
+  </si>
+  <si>
+    <t>3 042</t>
+  </si>
+  <si>
+    <t>9 919</t>
+  </si>
+  <si>
+    <t>10 290</t>
+  </si>
+  <si>
+    <t>3 311</t>
+  </si>
+  <si>
+    <t>3 248</t>
+  </si>
+  <si>
+    <t>9 863</t>
+  </si>
+  <si>
+    <t>3 053</t>
+  </si>
+  <si>
+    <t>135 554</t>
+  </si>
+  <si>
+    <t>40 430</t>
+  </si>
+  <si>
+    <t>1 131</t>
+  </si>
+  <si>
+    <t>26 860</t>
+  </si>
+  <si>
+    <t>7 987</t>
+  </si>
+  <si>
+    <t>7 907</t>
+  </si>
+  <si>
+    <t>28 165</t>
+  </si>
+  <si>
+    <t>8 455</t>
+  </si>
+  <si>
+    <t>27 528</t>
+  </si>
+  <si>
+    <t>8 131</t>
+  </si>
+  <si>
+    <t>25 592</t>
+  </si>
+  <si>
+    <t>7 950</t>
+  </si>
+  <si>
+    <t>207 250</t>
+  </si>
+  <si>
+    <t>63 835</t>
+  </si>
+  <si>
+    <t>1 880</t>
+  </si>
+  <si>
+    <t>1 691</t>
+  </si>
+  <si>
+    <t>48 216</t>
+  </si>
+  <si>
+    <t>15 547</t>
+  </si>
+  <si>
+    <t>45 911</t>
+  </si>
+  <si>
+    <t>13 657</t>
+  </si>
+  <si>
+    <t>42 370</t>
+  </si>
+  <si>
+    <t>12 895</t>
+  </si>
+  <si>
+    <t>36 649</t>
+  </si>
+  <si>
+    <t>11 091</t>
+  </si>
+  <si>
+    <t>34 105</t>
+  </si>
+  <si>
+    <t>10 645</t>
+  </si>
+  <si>
+    <t>36 176</t>
+  </si>
+  <si>
+    <t>12 148</t>
+  </si>
+  <si>
+    <t>6 869</t>
+  </si>
+  <si>
+    <t>7 260</t>
+  </si>
+  <si>
+    <t>2 280</t>
+  </si>
+  <si>
+    <t>7 671</t>
+  </si>
+  <si>
+    <t>7 422</t>
+  </si>
+  <si>
+    <t>6 954</t>
+  </si>
+  <si>
+    <t>2 404</t>
+  </si>
+  <si>
+    <t>200 244</t>
+  </si>
+  <si>
+    <t>59 017</t>
+  </si>
+  <si>
+    <t>1 845</t>
+  </si>
+  <si>
+    <t>1 708</t>
+  </si>
+  <si>
+    <t>40 890</t>
+  </si>
+  <si>
+    <t>11 885</t>
+  </si>
+  <si>
+    <t>40 727</t>
+  </si>
+  <si>
+    <t>11 749</t>
+  </si>
+  <si>
+    <t>40 549</t>
+  </si>
+  <si>
+    <t>12 106</t>
+  </si>
+  <si>
+    <t>39 434</t>
+  </si>
+  <si>
+    <t>11 450</t>
+  </si>
+  <si>
+    <t>38 644</t>
+  </si>
+  <si>
+    <t>11 827</t>
+  </si>
+  <si>
+    <t>34 629</t>
+  </si>
+  <si>
+    <t>11 026</t>
+  </si>
+  <si>
+    <t>5 972</t>
+  </si>
+  <si>
+    <t>1 803</t>
+  </si>
+  <si>
+    <t>6 581</t>
+  </si>
+  <si>
+    <t>2 041</t>
+  </si>
+  <si>
+    <t>7 220</t>
+  </si>
+  <si>
+    <t>2 492</t>
+  </si>
+  <si>
+    <t>7 266</t>
+  </si>
+  <si>
+    <t>2 286</t>
+  </si>
+  <si>
+    <t>4 065</t>
+  </si>
+  <si>
+    <t>2 572</t>
+  </si>
+  <si>
+    <t>2 717</t>
+  </si>
+  <si>
+    <t>2 774</t>
+  </si>
+  <si>
+    <t>2 773</t>
+  </si>
+  <si>
+    <t>2 670</t>
+  </si>
+  <si>
+    <t>42 438</t>
+  </si>
+  <si>
+    <t>14 572</t>
+  </si>
+  <si>
+    <t>7 973</t>
+  </si>
+  <si>
+    <t>2 536</t>
+  </si>
+  <si>
+    <t>8 359</t>
+  </si>
+  <si>
+    <t>2 713</t>
+  </si>
+  <si>
+    <t>8 968</t>
+  </si>
+  <si>
+    <t>3 104</t>
+  </si>
+  <si>
+    <t>8 705</t>
+  </si>
+  <si>
+    <t>3 160</t>
+  </si>
+  <si>
+    <t>8 434</t>
+  </si>
+  <si>
+    <t>3 059</t>
+  </si>
+  <si>
+    <t>91 073</t>
+  </si>
+  <si>
+    <t>29 008</t>
+  </si>
+  <si>
+    <t>17 382</t>
+  </si>
+  <si>
+    <t>5 065</t>
+  </si>
+  <si>
+    <t>5 255</t>
+  </si>
+  <si>
+    <t>18 813</t>
+  </si>
+  <si>
+    <t>6 067</t>
+  </si>
+  <si>
+    <t>18 891</t>
+  </si>
+  <si>
+    <t>6 288</t>
+  </si>
+  <si>
+    <t>18 332</t>
+  </si>
+  <si>
+    <t>6 333</t>
+  </si>
+  <si>
+    <t>70 514</t>
+  </si>
+  <si>
+    <t>21 978</t>
+  </si>
+  <si>
+    <t>31,1</t>
+  </si>
+  <si>
+    <t>13 784</t>
+  </si>
+  <si>
+    <t>4 330</t>
+  </si>
+  <si>
+    <t>14 266</t>
+  </si>
+  <si>
+    <t>4 258</t>
+  </si>
+  <si>
+    <t>14 435</t>
+  </si>
+  <si>
+    <t>14 240</t>
+  </si>
+  <si>
+    <t>4 434</t>
+  </si>
+  <si>
+    <t>13 789</t>
+  </si>
+  <si>
+    <t>4 453</t>
+  </si>
+  <si>
+    <t>44 101</t>
+  </si>
+  <si>
+    <t>14 642</t>
+  </si>
+  <si>
+    <t>9 271</t>
+  </si>
+  <si>
+    <t>2 904</t>
+  </si>
+  <si>
+    <t>9 005</t>
+  </si>
+  <si>
+    <t>2 817</t>
+  </si>
+  <si>
+    <t>9 014</t>
+  </si>
+  <si>
+    <t>3 086</t>
+  </si>
+  <si>
+    <t>2 988</t>
+  </si>
+  <si>
+    <t>8 316</t>
+  </si>
+  <si>
+    <t>618 432</t>
+  </si>
+  <si>
+    <t>230 871</t>
+  </si>
+  <si>
+    <t>4 113</t>
+  </si>
+  <si>
+    <t>5 659</t>
+  </si>
+  <si>
+    <t>37,3</t>
+  </si>
+  <si>
+    <t>130 014</t>
+  </si>
+  <si>
+    <t>49 405</t>
+  </si>
+  <si>
+    <t>1 064</t>
+  </si>
+  <si>
+    <t>1 118</t>
+  </si>
+  <si>
+    <t>124 039</t>
+  </si>
+  <si>
+    <t>45 187</t>
+  </si>
+  <si>
+    <t>124 713</t>
+  </si>
+  <si>
+    <t>46 965</t>
+  </si>
+  <si>
+    <t>121 285</t>
+  </si>
+  <si>
+    <t>45 701</t>
+  </si>
+  <si>
+    <t>118 381</t>
+  </si>
+  <si>
+    <t>43 613</t>
+  </si>
+  <si>
+    <t>1 346</t>
+  </si>
+  <si>
+    <t>222 716</t>
+  </si>
+  <si>
+    <t>81 575</t>
+  </si>
+  <si>
+    <t>1 452</t>
+  </si>
+  <si>
+    <t>1 909</t>
+  </si>
+  <si>
+    <t>49 614</t>
+  </si>
+  <si>
+    <t>18 819</t>
+  </si>
+  <si>
+    <t>45 978</t>
+  </si>
+  <si>
+    <t>16 529</t>
+  </si>
+  <si>
+    <t>44 436</t>
+  </si>
+  <si>
+    <t>16 446</t>
+  </si>
+  <si>
+    <t>41 381</t>
+  </si>
+  <si>
+    <t>15 206</t>
+  </si>
+  <si>
+    <t>41 307</t>
+  </si>
+  <si>
+    <t>14 575</t>
+  </si>
+  <si>
+    <t>126 838</t>
+  </si>
+  <si>
+    <t>1 231</t>
+  </si>
+  <si>
+    <t>27 082</t>
+  </si>
+  <si>
+    <t>10 591</t>
+  </si>
+  <si>
+    <t>25 687</t>
+  </si>
+  <si>
+    <t>9 542</t>
+  </si>
+  <si>
+    <t>25 635</t>
+  </si>
+  <si>
+    <t>9 859</t>
+  </si>
+  <si>
+    <t>24 684</t>
+  </si>
+  <si>
+    <t>9 401</t>
+  </si>
+  <si>
+    <t>23 751</t>
+  </si>
+  <si>
+    <t>8 911</t>
+  </si>
+  <si>
+    <t>48 781</t>
+  </si>
+  <si>
+    <t>18 260</t>
+  </si>
+  <si>
+    <t>9 889</t>
+  </si>
+  <si>
+    <t>3 757</t>
+  </si>
+  <si>
+    <t>10 054</t>
+  </si>
+  <si>
+    <t>3 607</t>
+  </si>
+  <si>
+    <t>3 717</t>
+  </si>
+  <si>
+    <t>9 697</t>
+  </si>
+  <si>
+    <t>3 721</t>
+  </si>
+  <si>
+    <t>9 094</t>
+  </si>
+  <si>
+    <t>3 458</t>
+  </si>
+  <si>
+    <t>92 295</t>
+  </si>
+  <si>
+    <t>33 619</t>
+  </si>
+  <si>
+    <t>36,4</t>
+  </si>
+  <si>
+    <t>19 143</t>
+  </si>
+  <si>
+    <t>7 041</t>
+  </si>
+  <si>
+    <t>18 550</t>
+  </si>
+  <si>
+    <t>6 627</t>
+  </si>
+  <si>
+    <t>18 438</t>
+  </si>
+  <si>
+    <t>6 827</t>
+  </si>
+  <si>
+    <t>6 722</t>
+  </si>
+  <si>
+    <t>17 677</t>
+  </si>
+  <si>
+    <t>6 402</t>
+  </si>
+  <si>
+    <t>127 803</t>
+  </si>
+  <si>
+    <t>49 113</t>
+  </si>
+  <si>
+    <t>1 205</t>
+  </si>
+  <si>
+    <t>38,3</t>
+  </si>
+  <si>
+    <t>24 285</t>
+  </si>
+  <si>
+    <t>9 197</t>
+  </si>
+  <si>
+    <t>23 771</t>
+  </si>
+  <si>
+    <t>8 882</t>
+  </si>
+  <si>
+    <t>26 158</t>
+  </si>
+  <si>
+    <t>10 116</t>
+  </si>
+  <si>
+    <t>27 036</t>
+  </si>
+  <si>
+    <t>10 651</t>
+  </si>
+  <si>
+    <t>26 553</t>
+  </si>
+  <si>
+    <t>10 267</t>
+  </si>
+  <si>
+    <t>880 088</t>
+  </si>
+  <si>
+    <t>248 644</t>
+  </si>
+  <si>
+    <t>8 448</t>
+  </si>
+  <si>
+    <t>7 171</t>
+  </si>
+  <si>
+    <t>176 719</t>
+  </si>
+  <si>
+    <t>48 373</t>
+  </si>
+  <si>
+    <t>1 586</t>
+  </si>
+  <si>
+    <t>182 236</t>
+  </si>
+  <si>
+    <t>49 454</t>
+  </si>
+  <si>
+    <t>1 473</t>
+  </si>
+  <si>
+    <t>1 186</t>
+  </si>
+  <si>
+    <t>182 635</t>
+  </si>
+  <si>
+    <t>50 976</t>
   </si>
   <si>
     <t>1 323</t>
   </si>
   <si>
-    <t>2 557</t>
-[...584 lines deleted...]
-    <t>7 427</t>
+    <t>172 426</t>
+  </si>
+  <si>
+    <t>49 246</t>
+  </si>
+  <si>
+    <t>1 224</t>
+  </si>
+  <si>
+    <t>1 514</t>
+  </si>
+  <si>
+    <t>166 073</t>
+  </si>
+  <si>
+    <t>50 595</t>
+  </si>
+  <si>
+    <t>2 830</t>
+  </si>
+  <si>
+    <t>1 890</t>
+  </si>
+  <si>
+    <t>31 245</t>
+  </si>
+  <si>
+    <t>9 807</t>
+  </si>
+  <si>
+    <t>5 752</t>
+  </si>
+  <si>
+    <t>6 310</t>
+  </si>
+  <si>
+    <t>1 940</t>
+  </si>
+  <si>
+    <t>6 831</t>
+  </si>
+  <si>
+    <t>2 048</t>
+  </si>
+  <si>
+    <t>6 491</t>
+  </si>
+  <si>
+    <t>2 077</t>
+  </si>
+  <si>
+    <t>5 861</t>
+  </si>
+  <si>
+    <t>1 955</t>
+  </si>
+  <si>
+    <t>25 695</t>
+  </si>
+  <si>
+    <t>9 799</t>
+  </si>
+  <si>
+    <t>38,0</t>
+  </si>
+  <si>
+    <t>4 827</t>
+  </si>
+  <si>
+    <t>5 008</t>
+  </si>
+  <si>
+    <t>5 498</t>
+  </si>
+  <si>
+    <t>5 344</t>
   </si>
   <si>
     <t>2 075</t>
   </si>
   <si>
-    <t>1 971</t>
-[...134 lines deleted...]
-    <t>21 818</t>
+    <t>5 019</t>
+  </si>
+  <si>
+    <t>1 954</t>
+  </si>
+  <si>
+    <t>191 453</t>
+  </si>
+  <si>
+    <t>50 406</t>
+  </si>
+  <si>
+    <t>39 019</t>
+  </si>
+  <si>
+    <t>10 220</t>
+  </si>
+  <si>
+    <t>40 244</t>
+  </si>
+  <si>
+    <t>10 184</t>
+  </si>
+  <si>
+    <t>39 609</t>
+  </si>
+  <si>
+    <t>10 375</t>
+  </si>
+  <si>
+    <t>36 418</t>
+  </si>
+  <si>
+    <t>9 560</t>
+  </si>
+  <si>
+    <t>36 164</t>
+  </si>
+  <si>
+    <t>10 067</t>
+  </si>
+  <si>
+    <t>330 049</t>
+  </si>
+  <si>
+    <t>91 868</t>
+  </si>
+  <si>
+    <t>3 423</t>
+  </si>
+  <si>
+    <t>69 709</t>
+  </si>
+  <si>
+    <t>18 320</t>
+  </si>
+  <si>
+    <t>69 439</t>
+  </si>
+  <si>
+    <t>18 609</t>
+  </si>
+  <si>
+    <t>67 834</t>
+  </si>
+  <si>
+    <t>18 471</t>
+  </si>
+  <si>
+    <t>63 172</t>
+  </si>
+  <si>
+    <t>17 737</t>
+  </si>
+  <si>
+    <t>59 897</t>
+  </si>
+  <si>
+    <t>18 731</t>
+  </si>
+  <si>
+    <t>1 080</t>
+  </si>
+  <si>
+    <t>202 754</t>
+  </si>
+  <si>
+    <t>56 630</t>
   </si>
   <si>
     <t>1 622</t>
   </si>
   <si>
-    <t>6 191</t>
-[...9139 lines deleted...]
-  <si>
     <t>38 023</t>
   </si>
   <si>
     <t>10 507</t>
   </si>
   <si>
     <t>40 679</t>
   </si>
   <si>
     <t>10 836</t>
   </si>
   <si>
     <t>42 029</t>
   </si>
   <si>
     <t>11 625</t>
   </si>
   <si>
     <t>41 536</t>
   </si>
   <si>
     <t>11 663</t>
   </si>
   <si>
     <t>40 488</t>
   </si>
   <si>
-    <t>6 572</t>
-[...1 lines deleted...]
-  <si>
     <t>11 999</t>
   </si>
   <si>
     <t>98 893</t>
   </si>
   <si>
-    <t>10 253</t>
-[...1 lines deleted...]
-  <si>
     <t>30 134</t>
   </si>
   <si>
     <t>19 390</t>
   </si>
   <si>
     <t>20 557</t>
   </si>
   <si>
-    <t>1 363</t>
-[...1 lines deleted...]
-  <si>
     <t>5 950</t>
   </si>
   <si>
     <t>20 834</t>
   </si>
   <si>
-    <t>2 206</t>
-[...1 lines deleted...]
-  <si>
     <t>6 409</t>
   </si>
   <si>
     <t>19 466</t>
   </si>
   <si>
     <t>6 134</t>
   </si>
   <si>
     <t>18 646</t>
-  </si>
-[...1 lines deleted...]
-    <t>3 068</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial, Helvetica, sans-serif"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="56"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="56"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="31"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color indexed="31"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color indexed="56"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -13311,124 +11205,63 @@
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...65 lines deleted...]
-    </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="65"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
@@ -13557,56 +11390,50 @@
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE1E3E5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -13748,214 +11575,202 @@
       <right style="thin">
         <color rgb="FFF0F0F0"/>
       </right>
       <top style="thin">
         <color rgb="FFF0F0F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF0F0F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFF0F0F0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF0F0F0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
-    <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
-[...28 lines deleted...]
-    <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="24" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Avertissement" xfId="25" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Calcul" xfId="26" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Cellule liée" xfId="27" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Entrée" xfId="28" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Insatisfaisant" xfId="29" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Neutre" xfId="30" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...9 lines deleted...]
-    <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Note" xfId="31" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Satisfaisant" xfId="32" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Sortie" xfId="33" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Texte explicatif" xfId="34" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Titre" xfId="35" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Titre 1" xfId="36" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Titre 2" xfId="37" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Titre 3" xfId="38" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Titre 4" xfId="39" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="40" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Vérification" xfId="41" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14209,28924 +12024,24445 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G122"/>
-[...2709 lines deleted...]
-  <dimension ref="A1:AK122"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="7" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="38" max="16384" width="11.42578125" style="1"/>
+    <col min="2" max="6" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
+    <row r="1" spans="1:6" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5"/>
-[...4 lines deleted...]
-      <c r="H1" s="2" t="s">
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" ht="54">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="8">
+        <v>966</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="8">
+        <v>422</v>
+      </c>
+      <c r="E9" s="8">
+        <v>622</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="8">
+        <v>655</v>
+      </c>
+      <c r="E13" s="8">
+        <v>807</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="8">
+        <v>785</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" s="8">
+        <v>550</v>
+      </c>
+      <c r="E22" s="8">
+        <v>871</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D23" s="8">
+        <v>596</v>
+      </c>
+      <c r="E23" s="8">
+        <v>992</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D25" s="8">
+        <v>841</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D26" s="8">
+        <v>404</v>
+      </c>
+      <c r="E26" s="8">
+        <v>554</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D33" s="8">
+        <v>571</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D34" s="8">
+        <v>785</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D35" s="8">
+        <v>468</v>
+      </c>
+      <c r="E35" s="8">
+        <v>815</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D37" s="8">
+        <v>711</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="E39" s="6">
+        <v>781</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D41" s="8">
+        <v>591</v>
+      </c>
+      <c r="E41" s="8">
+        <v>939</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D42" s="8">
+        <v>868</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D44" s="8">
+        <v>405</v>
+      </c>
+      <c r="E44" s="8">
+        <v>694</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D46" s="8">
+        <v>453</v>
+      </c>
+      <c r="E46" s="8">
+        <v>729</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D50" s="8">
+        <v>912</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D52" s="6">
+        <v>671</v>
+      </c>
+      <c r="E52" s="6">
+        <v>171</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="E69" s="6">
+        <v>793</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D74" s="8">
+        <v>665</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="D79" s="8">
+        <v>611</v>
+      </c>
+      <c r="E79" s="8">
+        <v>826</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D80" s="8">
+        <v>343</v>
+      </c>
+      <c r="E80" s="8">
+        <v>446</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D90" s="8">
+        <v>446</v>
+      </c>
+      <c r="E90" s="8">
+        <v>586</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="D92" s="8">
+        <v>805</v>
+      </c>
+      <c r="E92" s="8">
+        <v>931</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="D95" s="8">
+        <v>608</v>
+      </c>
+      <c r="E95" s="8">
+        <v>751</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="D97" s="8">
+        <v>532</v>
+      </c>
+      <c r="E97" s="8">
+        <v>657</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="D98" s="8">
+        <v>285</v>
+      </c>
+      <c r="E98" s="8">
+        <v>269</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="D99" s="8">
+        <v>784</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="D102" s="8">
+        <v>870</v>
+      </c>
+      <c r="E102" s="8">
+        <v>879</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="D106" s="8">
+        <v>633</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>556</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="D110" s="8">
+        <v>552</v>
+      </c>
+      <c r="E110" s="8">
+        <v>584</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="D111" s="8">
+        <v>554</v>
+      </c>
+      <c r="E111" s="8">
+        <v>584</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="18" customHeight="1">
+      <c r="A116" s="9"/>
+    </row>
+    <row r="117" spans="1:6" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A117" s="11" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A118" s="11" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A119" s="11" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A120" s="11" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="12.95" customHeight="1">
+      <c r="A121" s="18" t="s">
+        <v>594</v>
+      </c>
+      <c r="B121" s="18"/>
+      <c r="C121" s="18"/>
+      <c r="D121" s="18"/>
+      <c r="E121" s="18"/>
+      <c r="F121" s="18"/>
+    </row>
+    <row r="122" spans="1:6" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A122" s="10" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="18" customHeight="1">
+      <c r="A123" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="A121:F121"/>
+  </mergeCells>
+  <pageMargins left="0.5" right="0.5" top="1.2" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup fitToHeight="20" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddHeader>&amp;R&amp;8&amp;"arial,normal"&amp;P/&amp;N								   &amp;C 								   _x000D_&amp;C&amp;14&amp;"arial,bold"Participation au programme national de dépistage organisé 								   _x000D_du cancer colorectal - Années 2024-2025</oddHeader>
+    <oddFooter>&amp;L&amp;9&amp;"arial,italic"&amp;D - Santé publique France</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Feuil2">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE123"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="V3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="27" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="11" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="26" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="31" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31" ht="15.75">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="M1" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="N1" s="16"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="R1" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="S1" s="16"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="W1" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="X1" s="16"/>
+      <c r="Y1" s="16"/>
+      <c r="Z1" s="17"/>
+      <c r="AA1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB1" s="15" t="s">
+        <v>601</v>
+      </c>
+      <c r="AC1" s="16"/>
+      <c r="AD1" s="16"/>
+      <c r="AE1" s="17"/>
+    </row>
+    <row r="2" spans="1:31" ht="54">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="J2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="L2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="N2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="R2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="S2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="V2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="W2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="X2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE2" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="L3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="N3" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="O3" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="P3" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R3" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="T3" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="U3" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="V3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W3" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="X3" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="Z3" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="AA3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB3" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="AC3" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="AD3" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="AE3" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="Z4" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="AA4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB4" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="AE4" s="6" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="Y5" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="AC5" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AD5" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AE5" s="6" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="D6" s="8">
+        <v>834</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="J6" s="8">
+        <v>183</v>
+      </c>
+      <c r="K6" s="8">
+        <v>249</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M6" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="N6" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="O6" s="8">
+        <v>188</v>
+      </c>
+      <c r="P6" s="8">
+        <v>207</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="S6" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="T6" s="8">
+        <v>152</v>
+      </c>
+      <c r="U6" s="8">
+        <v>264</v>
+      </c>
+      <c r="V6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W6" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="X6" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>104</v>
+      </c>
+      <c r="Z6" s="8">
+        <v>235</v>
+      </c>
+      <c r="AA6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB6" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="AC6" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="AD6" s="8">
+        <v>207</v>
+      </c>
+      <c r="AE6" s="8">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="D7" s="8">
+        <v>465</v>
+      </c>
+      <c r="E7" s="8">
+        <v>745</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="J7" s="8">
+        <v>82</v>
+      </c>
+      <c r="K7" s="8">
+        <v>111</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="N7" s="8" t="s">
         <v>693</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="O7" s="8">
+        <v>109</v>
+      </c>
+      <c r="P7" s="8">
+        <v>136</v>
+      </c>
+      <c r="Q7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R7" s="8" t="s">
         <v>694</v>
       </c>
-      <c r="J1" s="5"/>
-[...6 lines deleted...]
-      <c r="O1" s="3" t="s">
+      <c r="S7" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="P1" s="5"/>
-[...6 lines deleted...]
-      <c r="U1" s="3" t="s">
+      <c r="T7" s="8">
+        <v>77</v>
+      </c>
+      <c r="U7" s="8">
+        <v>142</v>
+      </c>
+      <c r="V7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W7" s="8" t="s">
         <v>696</v>
       </c>
-      <c r="V1" s="5"/>
-[...6 lines deleted...]
-      <c r="AA1" s="3" t="s">
+      <c r="X7" s="8" t="s">
         <v>697</v>
       </c>
-      <c r="AB1" s="5"/>
-[...6 lines deleted...]
-      <c r="AG1" s="3" t="s">
+      <c r="Y7" s="8">
+        <v>70</v>
+      </c>
+      <c r="Z7" s="8">
+        <v>178</v>
+      </c>
+      <c r="AA7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB7" s="8" t="s">
         <v>698</v>
       </c>
-      <c r="AH1" s="5"/>
-[...121 lines deleted...]
-      <c r="B3" s="9" t="s">
+      <c r="AC7" s="8" t="s">
         <v>699</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="AD7" s="8">
+        <v>127</v>
+      </c>
+      <c r="AE7" s="8">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="8" t="s">
         <v>700</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="C8" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="D8" s="8">
+        <v>538</v>
+      </c>
+      <c r="E8" s="8">
+        <v>704</v>
+      </c>
+      <c r="F8" s="8" t="s">
         <v>702</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="G8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H8" s="8" t="s">
         <v>703</v>
       </c>
-      <c r="G3" s="9" t="s">
+      <c r="I8" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="J8" s="8">
+        <v>129</v>
+      </c>
+      <c r="K8" s="8">
+        <v>121</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M8" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="N8" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="O8" s="8">
+        <v>107</v>
+      </c>
+      <c r="P8" s="8">
+        <v>137</v>
+      </c>
+      <c r="Q8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R8" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="S8" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="T8" s="8">
+        <v>89</v>
+      </c>
+      <c r="U8" s="8">
+        <v>135</v>
+      </c>
+      <c r="V8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W8" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="X8" s="8" t="s">
+        <v>710</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>78</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>142</v>
+      </c>
+      <c r="AA8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB8" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC8" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>135</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="D9" s="8">
+        <v>198</v>
+      </c>
+      <c r="E9" s="8">
+        <v>339</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="I9" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="J9" s="8">
+        <v>45</v>
+      </c>
+      <c r="K9" s="8">
+        <v>55</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="O9" s="8">
+        <v>43</v>
+      </c>
+      <c r="P9" s="8">
+        <v>35</v>
+      </c>
+      <c r="Q9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R9" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="S9" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="T9" s="8">
+        <v>38</v>
+      </c>
+      <c r="U9" s="8">
         <v>67</v>
       </c>
-      <c r="H3" s="17" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="9" t="s">
+      <c r="V9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W9" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="X9" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>28</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>85</v>
+      </c>
+      <c r="AA9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB9" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="AC9" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>44</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>725</v>
+      </c>
+      <c r="D10" s="8">
+        <v>667</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>727</v>
+      </c>
+      <c r="J10" s="8">
+        <v>134</v>
+      </c>
+      <c r="K10" s="8">
+        <v>180</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="O10" s="8">
+        <v>132</v>
+      </c>
+      <c r="P10" s="8">
+        <v>163</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R10" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="S10" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="T10" s="8">
+        <v>122</v>
+      </c>
+      <c r="U10" s="8">
+        <v>203</v>
+      </c>
+      <c r="V10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W10" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="X10" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>94</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>229</v>
+      </c>
+      <c r="AA10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB10" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="AC10" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>185</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="J11" s="8">
+        <v>415</v>
+      </c>
+      <c r="K11" s="8">
+        <v>522</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M11" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="N11" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="O11" s="8">
+        <v>394</v>
+      </c>
+      <c r="P11" s="8">
+        <v>468</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R11" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="S11" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="T11" s="8">
+        <v>309</v>
+      </c>
+      <c r="U11" s="8">
+        <v>441</v>
+      </c>
+      <c r="V11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W11" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="X11" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>229</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>492</v>
+      </c>
+      <c r="AA11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB11" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="AC11" s="8" t="s">
+        <v>750</v>
+      </c>
+      <c r="AD11" s="8">
+        <v>340</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>752</v>
+      </c>
+      <c r="D12" s="8">
+        <v>891</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="J12" s="8">
+        <v>201</v>
+      </c>
+      <c r="K12" s="8">
+        <v>246</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M12" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="N12" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="O12" s="8">
+        <v>170</v>
+      </c>
+      <c r="P12" s="8">
+        <v>230</v>
+      </c>
+      <c r="Q12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R12" s="8" t="s">
+        <v>758</v>
+      </c>
+      <c r="S12" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="T12" s="8">
+        <v>148</v>
+      </c>
+      <c r="U12" s="8">
+        <v>287</v>
+      </c>
+      <c r="V12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W12" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="X12" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>136</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>265</v>
+      </c>
+      <c r="AA12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB12" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="AC12" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="AD12" s="8">
+        <v>236</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="D13" s="8">
+        <v>337</v>
+      </c>
+      <c r="E13" s="8">
+        <v>470</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="J13" s="8">
+        <v>85</v>
+      </c>
+      <c r="K13" s="8">
+        <v>65</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M13" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="N13" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="O13" s="8">
+        <v>63</v>
+      </c>
+      <c r="P13" s="8">
+        <v>100</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R13" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="S13" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="T13" s="8">
+        <v>65</v>
+      </c>
+      <c r="U13" s="8">
+        <v>87</v>
+      </c>
+      <c r="V13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W13" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="X13" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>43</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>109</v>
+      </c>
+      <c r="AA13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB13" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="AC13" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>81</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="D14" s="8">
+        <v>764</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="J14" s="8">
+        <v>193</v>
+      </c>
+      <c r="K14" s="8">
+        <v>201</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M14" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="N14" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="O14" s="8">
+        <v>145</v>
+      </c>
+      <c r="P14" s="8">
+        <v>187</v>
+      </c>
+      <c r="Q14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R14" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="S14" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="T14" s="8">
+        <v>128</v>
+      </c>
+      <c r="U14" s="8">
+        <v>244</v>
+      </c>
+      <c r="V14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W14" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="X14" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>107</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>267</v>
+      </c>
+      <c r="AA14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB14" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="AC14" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="AD14" s="8">
+        <v>191</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="J15" s="8">
+        <v>536</v>
+      </c>
+      <c r="K15" s="8">
+        <v>535</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="O15" s="8">
+        <v>408</v>
+      </c>
+      <c r="P15" s="8">
+        <v>515</v>
+      </c>
+      <c r="Q15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R15" s="8" t="s">
+        <v>797</v>
+      </c>
+      <c r="S15" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="T15" s="8">
+        <v>334</v>
+      </c>
+      <c r="U15" s="8">
+        <v>505</v>
+      </c>
+      <c r="V15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W15" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="X15" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>227</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>475</v>
+      </c>
+      <c r="AA15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB15" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="AC15" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="AD15" s="8">
+        <v>447</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="D16" s="8">
+        <v>596</v>
+      </c>
+      <c r="E16" s="8">
+        <v>951</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="J16" s="8">
+        <v>128</v>
+      </c>
+      <c r="K16" s="8">
+        <v>173</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M16" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="N16" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="O16" s="8">
+        <v>115</v>
+      </c>
+      <c r="P16" s="8">
+        <v>150</v>
+      </c>
+      <c r="Q16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R16" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="S16" s="8" t="s">
+        <v>811</v>
+      </c>
+      <c r="T16" s="8">
+        <v>112</v>
+      </c>
+      <c r="U16" s="8">
+        <v>207</v>
+      </c>
+      <c r="V16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="X16" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>97</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>212</v>
+      </c>
+      <c r="AA16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB16" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="AC16" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="AD16" s="8">
+        <v>144</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>817</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>819</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="J17" s="8">
+        <v>316</v>
+      </c>
+      <c r="K17" s="8">
+        <v>344</v>
+      </c>
+      <c r="L17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="O17" s="8">
+        <v>245</v>
+      </c>
+      <c r="P17" s="8">
+        <v>350</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="T17" s="8">
+        <v>223</v>
+      </c>
+      <c r="U17" s="8">
+        <v>344</v>
+      </c>
+      <c r="V17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="X17" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>152</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>323</v>
+      </c>
+      <c r="AA17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB17" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="AC17" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="AD17" s="8">
+        <v>265</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="J18" s="6">
+        <v>781</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>838</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="O18" s="6">
+        <v>719</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="T18" s="6">
+        <v>583</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>534</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AA18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="D19" s="8">
+        <v>837</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="I19" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="J19" s="8">
+        <v>186</v>
+      </c>
+      <c r="K19" s="8">
+        <v>195</v>
+      </c>
+      <c r="L19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="N19" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="O19" s="8">
+        <v>163</v>
+      </c>
+      <c r="P19" s="8">
+        <v>169</v>
+      </c>
+      <c r="Q19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R19" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="S19" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="T19" s="8">
+        <v>120</v>
+      </c>
+      <c r="U19" s="8">
+        <v>241</v>
+      </c>
+      <c r="V19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="X19" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>113</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>229</v>
+      </c>
+      <c r="AA19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB19" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AC19" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="AD19" s="8">
+        <v>255</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="D20" s="8">
+        <v>722</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="J20" s="8">
+        <v>147</v>
+      </c>
+      <c r="K20" s="8">
+        <v>206</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M20" s="8" t="s">
+        <v>871</v>
+      </c>
+      <c r="N20" s="8" t="s">
+        <v>872</v>
+      </c>
+      <c r="O20" s="8">
+        <v>154</v>
+      </c>
+      <c r="P20" s="8">
+        <v>201</v>
+      </c>
+      <c r="Q20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R20" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="S20" s="8" t="s">
+        <v>874</v>
+      </c>
+      <c r="T20" s="8">
+        <v>107</v>
+      </c>
+      <c r="U20" s="8">
+        <v>203</v>
+      </c>
+      <c r="V20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W20" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="X20" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>99</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>237</v>
+      </c>
+      <c r="AA20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB20" s="8" t="s">
+        <v>877</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="AD20" s="8">
+        <v>215</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="D21" s="8">
+        <v>350</v>
+      </c>
+      <c r="E21" s="8">
+        <v>603</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="J21" s="8">
+        <v>82</v>
+      </c>
+      <c r="K21" s="8">
+        <v>102</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M21" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="N21" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="O21" s="8">
+        <v>76</v>
+      </c>
+      <c r="P21" s="8">
+        <v>107</v>
+      </c>
+      <c r="Q21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R21" s="8" t="s">
+        <v>886</v>
+      </c>
+      <c r="S21" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="T21" s="8">
+        <v>39</v>
+      </c>
+      <c r="U21" s="8">
+        <v>130</v>
+      </c>
+      <c r="V21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W21" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="X21" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>50</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>128</v>
+      </c>
+      <c r="AA21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB21" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="AC21" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>103</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="D22" s="8">
+        <v>273</v>
+      </c>
+      <c r="E22" s="8">
+        <v>488</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="J22" s="8">
+        <v>56</v>
+      </c>
+      <c r="K22" s="8">
+        <v>59</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M22" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="N22" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="O22" s="8">
+        <v>36</v>
+      </c>
+      <c r="P22" s="8">
+        <v>82</v>
+      </c>
+      <c r="Q22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R22" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="S22" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="T22" s="8">
+        <v>33</v>
+      </c>
+      <c r="U22" s="8">
+        <v>105</v>
+      </c>
+      <c r="V22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W22" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="X22" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>46</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>122</v>
+      </c>
+      <c r="AA22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB22" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="AC22" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="AD22" s="8">
+        <v>102</v>
+      </c>
+      <c r="AE22" s="8">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>903</v>
+      </c>
+      <c r="D23" s="8">
+        <v>280</v>
+      </c>
+      <c r="E23" s="8">
+        <v>568</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="J23" s="8">
+        <v>48</v>
+      </c>
+      <c r="K23" s="8">
+        <v>107</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M23" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="N23" s="8" t="s">
+        <v>907</v>
+      </c>
+      <c r="O23" s="8">
+        <v>58</v>
+      </c>
+      <c r="P23" s="8">
+        <v>97</v>
+      </c>
+      <c r="Q23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R23" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="S23" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="T23" s="8">
+        <v>47</v>
+      </c>
+      <c r="U23" s="8">
+        <v>112</v>
+      </c>
+      <c r="V23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W23" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="X23" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>37</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>132</v>
+      </c>
+      <c r="AA23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB23" s="8" t="s">
+        <v>912</v>
+      </c>
+      <c r="AC23" s="8" t="s">
+        <v>913</v>
+      </c>
+      <c r="AD23" s="8">
+        <v>90</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="D24" s="8">
+        <v>727</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="J24" s="8">
+        <v>130</v>
+      </c>
+      <c r="K24" s="8">
+        <v>203</v>
+      </c>
+      <c r="L24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M24" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="N24" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="O24" s="8">
+        <v>133</v>
+      </c>
+      <c r="P24" s="8">
+        <v>199</v>
+      </c>
+      <c r="Q24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R24" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="S24" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="T24" s="8">
+        <v>142</v>
+      </c>
+      <c r="U24" s="8">
+        <v>245</v>
+      </c>
+      <c r="V24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W24" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="X24" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>101</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>268</v>
+      </c>
+      <c r="AA24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB24" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="AC24" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>221</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="D25" s="8">
+        <v>415</v>
+      </c>
+      <c r="E25" s="8">
+        <v>745</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="J25" s="8">
+        <v>82</v>
+      </c>
+      <c r="K25" s="8">
+        <v>112</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M25" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="N25" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="O25" s="8">
+        <v>63</v>
+      </c>
+      <c r="P25" s="8">
+        <v>141</v>
+      </c>
+      <c r="Q25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R25" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="S25" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="T25" s="8">
+        <v>59</v>
+      </c>
+      <c r="U25" s="8">
+        <v>129</v>
+      </c>
+      <c r="V25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W25" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="X25" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>66</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>175</v>
+      </c>
+      <c r="AA25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB25" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="AC25" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>145</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="D26" s="8">
+        <v>200</v>
+      </c>
+      <c r="E26" s="8">
+        <v>292</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="J26" s="8">
+        <v>50</v>
+      </c>
+      <c r="K26" s="8">
+        <v>42</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M26" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="N26" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="O26" s="8">
+        <v>36</v>
+      </c>
+      <c r="P26" s="8">
+        <v>56</v>
+      </c>
+      <c r="Q26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R26" s="8" t="s">
+        <v>944</v>
+      </c>
+      <c r="S26" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="T26" s="8">
+        <v>36</v>
+      </c>
+      <c r="U26" s="8">
+        <v>57</v>
+      </c>
+      <c r="V26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W26" s="8" t="s">
+        <v>945</v>
+      </c>
+      <c r="X26" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>63</v>
+      </c>
+      <c r="AA26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB26" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="AC26" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="AD26" s="8">
+        <v>56</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="L27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>957</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="O27" s="6">
+        <v>904</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="Q27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="T27" s="6">
+        <v>744</v>
+      </c>
+      <c r="U27" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="V27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W27" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="X27" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>612</v>
+      </c>
+      <c r="Z27" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="AA27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB27" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="AC27" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="AD27" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="AE27" s="6" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="D28" s="8">
+        <v>873</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="G28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="J28" s="8">
+        <v>186</v>
+      </c>
+      <c r="K28" s="8">
+        <v>217</v>
+      </c>
+      <c r="L28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M28" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="N28" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="O28" s="8">
+        <v>176</v>
+      </c>
+      <c r="P28" s="8">
+        <v>216</v>
+      </c>
+      <c r="Q28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R28" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="S28" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="T28" s="8">
+        <v>135</v>
+      </c>
+      <c r="U28" s="8">
+        <v>244</v>
+      </c>
+      <c r="V28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W28" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="X28" s="8" t="s">
+        <v>980</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>122</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>310</v>
+      </c>
+      <c r="AA28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB28" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="AC28" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>254</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>983</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="J29" s="8">
+        <v>267</v>
+      </c>
+      <c r="K29" s="8">
+        <v>355</v>
+      </c>
+      <c r="L29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M29" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="N29" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="O29" s="8">
+        <v>193</v>
+      </c>
+      <c r="P29" s="8">
+        <v>327</v>
+      </c>
+      <c r="Q29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R29" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="S29" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="T29" s="8">
+        <v>173</v>
+      </c>
+      <c r="U29" s="8">
+        <v>408</v>
+      </c>
+      <c r="V29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W29" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="X29" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>169</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>442</v>
+      </c>
+      <c r="AA29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB29" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="AC29" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="AD29" s="8">
+        <v>267</v>
+      </c>
+      <c r="AE29" s="8">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J30" s="8">
+        <v>433</v>
+      </c>
+      <c r="K30" s="8">
+        <v>404</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M30" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N30" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="O30" s="8">
+        <v>297</v>
+      </c>
+      <c r="P30" s="8">
+        <v>399</v>
+      </c>
+      <c r="Q30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R30" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="S30" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="T30" s="8">
+        <v>267</v>
+      </c>
+      <c r="U30" s="8">
+        <v>410</v>
+      </c>
+      <c r="V30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W30" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="X30" s="8" t="s">
+        <v>1009</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>163</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>386</v>
+      </c>
+      <c r="AA30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB30" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AC30" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>360</v>
+      </c>
+      <c r="AE30" s="8">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="J31" s="8">
+        <v>303</v>
+      </c>
+      <c r="K31" s="8">
+        <v>277</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M31" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="N31" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="O31" s="8">
+        <v>238</v>
+      </c>
+      <c r="P31" s="8">
+        <v>262</v>
+      </c>
+      <c r="Q31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R31" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="S31" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="T31" s="8">
+        <v>169</v>
+      </c>
+      <c r="U31" s="8">
+        <v>336</v>
+      </c>
+      <c r="V31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W31" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="X31" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>158</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>380</v>
+      </c>
+      <c r="AA31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB31" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AC31" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>303</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J32" s="6">
+        <v>691</v>
+      </c>
+      <c r="K32" s="6">
+        <v>912</v>
+      </c>
+      <c r="L32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>1034</v>
+      </c>
+      <c r="O32" s="6">
+        <v>607</v>
+      </c>
+      <c r="P32" s="6">
+        <v>851</v>
+      </c>
+      <c r="Q32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="S32" s="6" t="s">
+        <v>1036</v>
+      </c>
+      <c r="T32" s="6">
+        <v>472</v>
+      </c>
+      <c r="U32" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="V32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W32" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="X32" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>393</v>
+      </c>
+      <c r="Z32" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AA32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB32" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AC32" s="6" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>385</v>
+      </c>
+      <c r="AE32" s="6" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D33" s="8">
+        <v>263</v>
+      </c>
+      <c r="E33" s="8">
+        <v>614</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J33" s="8">
+        <v>60</v>
+      </c>
+      <c r="K33" s="8">
+        <v>94</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M33" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N33" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="O33" s="8">
+        <v>63</v>
+      </c>
+      <c r="P33" s="8">
+        <v>98</v>
+      </c>
+      <c r="Q33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R33" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="S33" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="T33" s="8">
+        <v>55</v>
+      </c>
+      <c r="U33" s="8">
+        <v>141</v>
+      </c>
+      <c r="V33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W33" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="X33" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>47</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>161</v>
+      </c>
+      <c r="AA33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB33" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AC33" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>38</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D34" s="8">
+        <v>396</v>
+      </c>
+      <c r="E34" s="8">
+        <v>806</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H34" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J34" s="8">
+        <v>122</v>
+      </c>
+      <c r="K34" s="8">
+        <v>150</v>
+      </c>
+      <c r="L34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M34" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N34" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="O34" s="8">
+        <v>102</v>
+      </c>
+      <c r="P34" s="8">
+        <v>147</v>
+      </c>
+      <c r="Q34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R34" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="S34" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="T34" s="8">
+        <v>70</v>
+      </c>
+      <c r="U34" s="8">
+        <v>175</v>
+      </c>
+      <c r="V34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W34" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="X34" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>50</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>172</v>
+      </c>
+      <c r="AA34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB34" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="AC34" s="8" t="s">
+        <v>1068</v>
+      </c>
+      <c r="AD34" s="8">
+        <v>52</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D35" s="8">
+        <v>244</v>
+      </c>
+      <c r="E35" s="8">
+        <v>452</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H35" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I35" s="8" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J35" s="8">
+        <v>54</v>
+      </c>
+      <c r="K35" s="8">
+        <v>100</v>
+      </c>
+      <c r="L35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M35" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="N35" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="O35" s="8">
+        <v>66</v>
+      </c>
+      <c r="P35" s="8">
+        <v>80</v>
+      </c>
+      <c r="Q35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R35" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="S35" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="T35" s="8">
+        <v>45</v>
+      </c>
+      <c r="U35" s="8">
+        <v>86</v>
+      </c>
+      <c r="V35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W35" s="8" t="s">
+        <v>1078</v>
+      </c>
+      <c r="X35" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>40</v>
+      </c>
+      <c r="Z35" s="8">
+        <v>86</v>
+      </c>
+      <c r="AA35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB35" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AC35" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="AD35" s="8">
+        <v>39</v>
+      </c>
+      <c r="AE35" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D36" s="8">
+        <v>637</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H36" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J36" s="8">
+        <v>182</v>
+      </c>
+      <c r="K36" s="8">
+        <v>200</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M36" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="N36" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O36" s="8">
+        <v>136</v>
+      </c>
+      <c r="P36" s="8">
+        <v>196</v>
+      </c>
+      <c r="Q36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R36" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="S36" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="T36" s="8">
+        <v>120</v>
+      </c>
+      <c r="U36" s="8">
+        <v>235</v>
+      </c>
+      <c r="V36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="X36" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>98</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>206</v>
+      </c>
+      <c r="AA36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB36" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="AC36" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AD36" s="8">
+        <v>101</v>
+      </c>
+      <c r="AE36" s="8">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D37" s="8">
+        <v>366</v>
+      </c>
+      <c r="E37" s="8">
+        <v>741</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J37" s="8">
+        <v>84</v>
+      </c>
+      <c r="K37" s="8">
+        <v>141</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M37" s="8" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N37" s="8" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O37" s="8">
+        <v>101</v>
+      </c>
+      <c r="P37" s="8">
+        <v>118</v>
+      </c>
+      <c r="Q37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R37" s="8" t="s">
+        <v>1101</v>
+      </c>
+      <c r="S37" s="8" t="s">
+        <v>1102</v>
+      </c>
+      <c r="T37" s="8">
+        <v>62</v>
+      </c>
+      <c r="U37" s="8">
+        <v>167</v>
+      </c>
+      <c r="V37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="X37" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>68</v>
+      </c>
+      <c r="Z37" s="8">
+        <v>161</v>
+      </c>
+      <c r="AA37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB37" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="AC37" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>51</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D38" s="8">
+        <v>642</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J38" s="8">
+        <v>189</v>
+      </c>
+      <c r="K38" s="8">
+        <v>227</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M38" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N38" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="O38" s="8">
+        <v>139</v>
+      </c>
+      <c r="P38" s="8">
+        <v>212</v>
+      </c>
+      <c r="Q38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R38" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="S38" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="T38" s="8">
+        <v>120</v>
+      </c>
+      <c r="U38" s="8">
+        <v>238</v>
+      </c>
+      <c r="V38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="X38" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>90</v>
+      </c>
+      <c r="Z38" s="8">
+        <v>275</v>
+      </c>
+      <c r="AA38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB38" s="8" t="s">
+        <v>1117</v>
+      </c>
+      <c r="AC38" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AD38" s="8">
+        <v>104</v>
+      </c>
+      <c r="AE38" s="8">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D39" s="6">
+        <v>638</v>
+      </c>
+      <c r="E39" s="6">
+        <v>463</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J39" s="6">
+        <v>154</v>
+      </c>
+      <c r="K39" s="6">
+        <v>82</v>
+      </c>
+      <c r="L39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M39" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="N39" s="6" t="s">
+        <v>1125</v>
+      </c>
+      <c r="O39" s="6">
+        <v>134</v>
+      </c>
+      <c r="P39" s="6">
+        <v>108</v>
+      </c>
+      <c r="Q39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="S39" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="T39" s="6">
+        <v>128</v>
+      </c>
+      <c r="U39" s="6">
+        <v>98</v>
+      </c>
+      <c r="V39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W39" s="6" t="s">
+        <v>1128</v>
+      </c>
+      <c r="X39" s="6" t="s">
+        <v>1129</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>100</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>84</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB39" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AC39" s="6" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>122</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>1141</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>1142</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="Q40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>1144</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="U40" s="6" t="s">
+        <v>1147</v>
+      </c>
+      <c r="V40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W40" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>1149</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>887</v>
+      </c>
+      <c r="Z40" s="6" t="s">
+        <v>1150</v>
+      </c>
+      <c r="AA40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB40" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="AC40" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D41" s="8">
+        <v>280</v>
+      </c>
+      <c r="E41" s="8">
+        <v>538</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>1159</v>
+      </c>
+      <c r="J41" s="8">
+        <v>62</v>
+      </c>
+      <c r="K41" s="8">
+        <v>87</v>
+      </c>
+      <c r="L41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M41" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="N41" s="8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="O41" s="8">
+        <v>54</v>
+      </c>
+      <c r="P41" s="8">
+        <v>93</v>
+      </c>
+      <c r="Q41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R41" s="8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="S41" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="T41" s="8">
+        <v>47</v>
+      </c>
+      <c r="U41" s="8">
+        <v>127</v>
+      </c>
+      <c r="V41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="X41" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>44</v>
+      </c>
+      <c r="Z41" s="8">
+        <v>131</v>
+      </c>
+      <c r="AA41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB41" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="AC41" s="8" t="s">
+        <v>1167</v>
+      </c>
+      <c r="AD41" s="8">
+        <v>73</v>
+      </c>
+      <c r="AE41" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D42" s="8">
+        <v>417</v>
+      </c>
+      <c r="E42" s="8">
+        <v>590</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J42" s="8">
+        <v>85</v>
+      </c>
+      <c r="K42" s="8">
+        <v>88</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M42" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="N42" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="O42" s="8">
+        <v>82</v>
+      </c>
+      <c r="P42" s="8">
+        <v>103</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R42" s="8" t="s">
+        <v>1175</v>
+      </c>
+      <c r="S42" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="T42" s="8">
+        <v>69</v>
+      </c>
+      <c r="U42" s="8">
+        <v>124</v>
+      </c>
+      <c r="V42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="X42" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>61</v>
+      </c>
+      <c r="Z42" s="8">
+        <v>122</v>
+      </c>
+      <c r="AA42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB42" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="AC42" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="AD42" s="8">
+        <v>120</v>
+      </c>
+      <c r="AE42" s="8">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D43" s="8">
+        <v>573</v>
+      </c>
+      <c r="E43" s="8">
+        <v>977</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I43" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J43" s="8">
+        <v>114</v>
+      </c>
+      <c r="K43" s="8">
+        <v>163</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M43" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="N43" s="8" t="s">
+        <v>1187</v>
+      </c>
+      <c r="O43" s="8">
+        <v>113</v>
+      </c>
+      <c r="P43" s="8">
+        <v>186</v>
+      </c>
+      <c r="Q43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R43" s="8" t="s">
+        <v>1188</v>
+      </c>
+      <c r="S43" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="T43" s="8">
+        <v>107</v>
+      </c>
+      <c r="U43" s="8">
+        <v>201</v>
+      </c>
+      <c r="V43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W43" s="8" t="s">
+        <v>1189</v>
+      </c>
+      <c r="X43" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>75</v>
+      </c>
+      <c r="Z43" s="8">
+        <v>215</v>
+      </c>
+      <c r="AA43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB43" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="AC43" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>164</v>
+      </c>
+      <c r="AE43" s="8">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D44" s="8">
+        <v>202</v>
+      </c>
+      <c r="E44" s="8">
+        <v>355</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="J44" s="8">
+        <v>34</v>
+      </c>
+      <c r="K44" s="8">
+        <v>51</v>
+      </c>
+      <c r="L44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M44" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N44" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="O44" s="8">
+        <v>33</v>
+      </c>
+      <c r="P44" s="8">
+        <v>61</v>
+      </c>
+      <c r="Q44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R44" s="8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="S44" s="8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="T44" s="8">
+        <v>27</v>
+      </c>
+      <c r="U44" s="8">
+        <v>75</v>
+      </c>
+      <c r="V44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W44" s="8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="X44" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>37</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>76</v>
+      </c>
+      <c r="AA44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB44" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="AC44" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="AD44" s="8">
+        <v>71</v>
+      </c>
+      <c r="AE44" s="8">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D45" s="8">
+        <v>822</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H45" s="8" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J45" s="8">
+        <v>189</v>
+      </c>
+      <c r="K45" s="8">
+        <v>251</v>
+      </c>
+      <c r="L45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M45" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N45" s="8" t="s">
+        <v>1209</v>
+      </c>
+      <c r="O45" s="8">
+        <v>181</v>
+      </c>
+      <c r="P45" s="8">
+        <v>240</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R45" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="S45" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="T45" s="8">
+        <v>123</v>
+      </c>
+      <c r="U45" s="8">
+        <v>299</v>
+      </c>
+      <c r="V45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W45" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="X45" s="8" t="s">
+        <v>1213</v>
+      </c>
+      <c r="Y45" s="8">
+        <v>109</v>
+      </c>
+      <c r="Z45" s="8">
+        <v>268</v>
+      </c>
+      <c r="AA45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB45" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="AC45" s="8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="AD45" s="8">
+        <v>220</v>
+      </c>
+      <c r="AE45" s="8">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D46" s="8">
+        <v>225</v>
+      </c>
+      <c r="E46" s="8">
+        <v>397</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H46" s="8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I46" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J46" s="8">
+        <v>46</v>
+      </c>
+      <c r="K46" s="8">
+        <v>54</v>
+      </c>
+      <c r="L46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M46" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="N46" s="8" t="s">
+        <v>1221</v>
+      </c>
+      <c r="O46" s="8">
+        <v>40</v>
+      </c>
+      <c r="P46" s="8">
+        <v>78</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R46" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="S46" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="T46" s="8">
+        <v>44</v>
+      </c>
+      <c r="U46" s="8">
+        <v>92</v>
+      </c>
+      <c r="V46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W46" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="X46" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>32</v>
+      </c>
+      <c r="Z46" s="8">
+        <v>92</v>
+      </c>
+      <c r="AA46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB46" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AC46" s="8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="AD46" s="8">
+        <v>63</v>
+      </c>
+      <c r="AE46" s="8">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H47" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I47" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J47" s="8">
+        <v>263</v>
+      </c>
+      <c r="K47" s="8">
+        <v>344</v>
+      </c>
+      <c r="L47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M47" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="N47" s="8" t="s">
+        <v>1235</v>
+      </c>
+      <c r="O47" s="8">
+        <v>289</v>
+      </c>
+      <c r="P47" s="8">
+        <v>318</v>
+      </c>
+      <c r="Q47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R47" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="S47" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="T47" s="8">
+        <v>249</v>
+      </c>
+      <c r="U47" s="8">
+        <v>419</v>
+      </c>
+      <c r="V47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W47" s="8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="X47" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>169</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>452</v>
+      </c>
+      <c r="AA47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB47" s="8" t="s">
+        <v>1240</v>
+      </c>
+      <c r="AC47" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="AD47" s="8">
+        <v>322</v>
+      </c>
+      <c r="AE47" s="8">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H48" s="8" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J48" s="8">
+        <v>361</v>
+      </c>
+      <c r="K48" s="8">
+        <v>406</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M48" s="8" t="s">
+        <v>1248</v>
+      </c>
+      <c r="N48" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="O48" s="8">
+        <v>324</v>
+      </c>
+      <c r="P48" s="8">
+        <v>457</v>
+      </c>
+      <c r="Q48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R48" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="S48" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="T48" s="8">
+        <v>251</v>
+      </c>
+      <c r="U48" s="8">
+        <v>468</v>
+      </c>
+      <c r="V48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W48" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="X48" s="8" t="s">
+        <v>1253</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>178</v>
+      </c>
+      <c r="Z48" s="8">
+        <v>497</v>
+      </c>
+      <c r="AA48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB48" s="8" t="s">
+        <v>1254</v>
+      </c>
+      <c r="AC48" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="AD48" s="8">
+        <v>345</v>
+      </c>
+      <c r="AE48" s="8">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="G49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H49" s="8" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J49" s="8">
+        <v>251</v>
+      </c>
+      <c r="K49" s="8">
+        <v>324</v>
+      </c>
+      <c r="L49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M49" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="N49" s="8" t="s">
+        <v>1263</v>
+      </c>
+      <c r="O49" s="8">
+        <v>216</v>
+      </c>
+      <c r="P49" s="8">
+        <v>329</v>
+      </c>
+      <c r="Q49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R49" s="8" t="s">
+        <v>1264</v>
+      </c>
+      <c r="S49" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="T49" s="8">
+        <v>162</v>
+      </c>
+      <c r="U49" s="8">
+        <v>377</v>
+      </c>
+      <c r="V49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W49" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="X49" s="8" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>121</v>
+      </c>
+      <c r="Z49" s="8">
+        <v>415</v>
+      </c>
+      <c r="AA49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB49" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="AC49" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="AD49" s="8">
+        <v>310</v>
+      </c>
+      <c r="AE49" s="8">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D50" s="8">
+        <v>427</v>
+      </c>
+      <c r="E50" s="8">
+        <v>908</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H50" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J50" s="8">
+        <v>70</v>
+      </c>
+      <c r="K50" s="8">
+        <v>161</v>
+      </c>
+      <c r="L50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M50" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N50" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="O50" s="8">
+        <v>92</v>
+      </c>
+      <c r="P50" s="8">
+        <v>158</v>
+      </c>
+      <c r="Q50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R50" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="S50" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="T50" s="8">
+        <v>74</v>
+      </c>
+      <c r="U50" s="8">
+        <v>197</v>
+      </c>
+      <c r="V50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W50" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="X50" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="Y50" s="8">
+        <v>61</v>
+      </c>
+      <c r="Z50" s="8">
+        <v>189</v>
+      </c>
+      <c r="AA50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB50" s="8" t="s">
+        <v>1281</v>
+      </c>
+      <c r="AC50" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="AD50" s="8">
+        <v>130</v>
+      </c>
+      <c r="AE50" s="8">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E51" s="6">
+        <v>520</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J51" s="6">
+        <v>191</v>
+      </c>
+      <c r="K51" s="6">
+        <v>78</v>
+      </c>
+      <c r="L51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M51" s="6" t="s">
+        <v>1289</v>
+      </c>
+      <c r="N51" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="O51" s="6">
+        <v>225</v>
+      </c>
+      <c r="P51" s="6">
+        <v>96</v>
+      </c>
+      <c r="Q51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R51" s="6" t="s">
+        <v>1291</v>
+      </c>
+      <c r="S51" s="6" t="s">
+        <v>1292</v>
+      </c>
+      <c r="T51" s="6">
+        <v>235</v>
+      </c>
+      <c r="U51" s="6">
+        <v>104</v>
+      </c>
+      <c r="V51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W51" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="X51" s="6" t="s">
+        <v>1294</v>
+      </c>
+      <c r="Y51" s="6">
+        <v>183</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>120</v>
+      </c>
+      <c r="AA51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB51" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="AC51" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="AD51" s="6">
+        <v>194</v>
+      </c>
+      <c r="AE51" s="6">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D52" s="6">
+        <v>245</v>
+      </c>
+      <c r="E52" s="6">
+        <v>88</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I52" s="6">
+        <v>511</v>
+      </c>
+      <c r="J52" s="6">
+        <v>29</v>
+      </c>
+      <c r="K52" s="6">
+        <v>12</v>
+      </c>
+      <c r="L52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M52" s="6" t="s">
+        <v>1299</v>
+      </c>
+      <c r="N52" s="6">
+        <v>617</v>
+      </c>
+      <c r="O52" s="6">
+        <v>59</v>
+      </c>
+      <c r="P52" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R52" s="6" t="s">
+        <v>1300</v>
+      </c>
+      <c r="S52" s="6">
+        <v>622</v>
+      </c>
+      <c r="T52" s="6">
+        <v>57</v>
+      </c>
+      <c r="U52" s="6">
+        <v>24</v>
+      </c>
+      <c r="V52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W52" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="X52" s="6">
+        <v>525</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>59</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB52" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="AC52" s="6">
+        <v>392</v>
+      </c>
+      <c r="AD52" s="6">
+        <v>41</v>
+      </c>
+      <c r="AE52" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="G53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>1309</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>1310</v>
+      </c>
+      <c r="L53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="Q53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R53" s="6" t="s">
+        <v>1314</v>
+      </c>
+      <c r="S53" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="T53" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="U53" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="V53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W53" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="X53" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>766</v>
+      </c>
+      <c r="Z53" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="AA53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB53" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="AC53" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="AD53" s="6">
+        <v>765</v>
+      </c>
+      <c r="AE53" s="6" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D54" s="8">
+        <v>517</v>
+      </c>
+      <c r="E54" s="8">
+        <v>964</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H54" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J54" s="8">
+        <v>115</v>
+      </c>
+      <c r="K54" s="8">
+        <v>141</v>
+      </c>
+      <c r="L54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M54" s="8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="N54" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="O54" s="8">
+        <v>119</v>
+      </c>
+      <c r="P54" s="8">
+        <v>135</v>
+      </c>
+      <c r="Q54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R54" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="S54" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="T54" s="8">
+        <v>109</v>
+      </c>
+      <c r="U54" s="8">
+        <v>202</v>
+      </c>
+      <c r="V54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W54" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="X54" s="8" t="s">
+        <v>1333</v>
+      </c>
+      <c r="Y54" s="8">
+        <v>77</v>
+      </c>
+      <c r="Z54" s="8">
+        <v>253</v>
+      </c>
+      <c r="AA54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB54" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="AC54" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="AD54" s="8">
+        <v>97</v>
+      </c>
+      <c r="AE54" s="8">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H55" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J55" s="8">
+        <v>689</v>
+      </c>
+      <c r="K55" s="8">
         <v>704</v>
       </c>
-      <c r="J3" s="9" t="s">
-[...35 lines deleted...]
-      <c r="V3" s="9" t="s">
+      <c r="L55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M55" s="8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="N55" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="O55" s="8">
+        <v>479</v>
+      </c>
+      <c r="P55" s="8">
+        <v>665</v>
+      </c>
+      <c r="Q55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R55" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="S55" s="8" t="s">
+        <v>1346</v>
+      </c>
+      <c r="T55" s="8">
+        <v>446</v>
+      </c>
+      <c r="U55" s="8">
+        <v>808</v>
+      </c>
+      <c r="V55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W55" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="X55" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="Y55" s="8">
+        <v>304</v>
+      </c>
+      <c r="Z55" s="8">
+        <v>830</v>
+      </c>
+      <c r="AA55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB55" s="8" t="s">
+        <v>1349</v>
+      </c>
+      <c r="AC55" s="8" t="s">
+        <v>1350</v>
+      </c>
+      <c r="AD55" s="8">
+        <v>262</v>
+      </c>
+      <c r="AE55" s="8">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D56" s="8">
+        <v>764</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H56" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I56" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J56" s="8">
+        <v>207</v>
+      </c>
+      <c r="K56" s="8">
+        <v>258</v>
+      </c>
+      <c r="L56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M56" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="N56" s="8" t="s">
+        <v>1358</v>
+      </c>
+      <c r="O56" s="8">
+        <v>207</v>
+      </c>
+      <c r="P56" s="8">
+        <v>274</v>
+      </c>
+      <c r="Q56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R56" s="8" t="s">
+        <v>1359</v>
+      </c>
+      <c r="S56" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="T56" s="8">
+        <v>128</v>
+      </c>
+      <c r="U56" s="8">
+        <v>297</v>
+      </c>
+      <c r="V56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W56" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="X56" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="Y56" s="8">
+        <v>102</v>
+      </c>
+      <c r="Z56" s="8">
+        <v>270</v>
+      </c>
+      <c r="AA56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB56" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="AC56" s="8" t="s">
+        <v>1364</v>
+      </c>
+      <c r="AD56" s="8">
+        <v>120</v>
+      </c>
+      <c r="AE56" s="8">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H57" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J57" s="8">
+        <v>342</v>
+      </c>
+      <c r="K57" s="8">
+        <v>491</v>
+      </c>
+      <c r="L57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M57" s="8" t="s">
+        <v>1371</v>
+      </c>
+      <c r="N57" s="8" t="s">
+        <v>1372</v>
+      </c>
+      <c r="O57" s="8">
+        <v>276</v>
+      </c>
+      <c r="P57" s="8">
+        <v>468</v>
+      </c>
+      <c r="Q57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R57" s="8" t="s">
+        <v>1373</v>
+      </c>
+      <c r="S57" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="T57" s="8">
+        <v>239</v>
+      </c>
+      <c r="U57" s="8">
+        <v>566</v>
+      </c>
+      <c r="V57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W57" s="8" t="s">
+        <v>1375</v>
+      </c>
+      <c r="X57" s="8" t="s">
+        <v>1376</v>
+      </c>
+      <c r="Y57" s="8">
+        <v>216</v>
+      </c>
+      <c r="Z57" s="8">
+        <v>584</v>
+      </c>
+      <c r="AA57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB57" s="8" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AC57" s="8" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AD57" s="8">
+        <v>195</v>
+      </c>
+      <c r="AE57" s="8">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D58" s="8">
+        <v>533</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H58" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>1384</v>
+      </c>
+      <c r="J58" s="8">
+        <v>138</v>
+      </c>
+      <c r="K58" s="8">
+        <v>180</v>
+      </c>
+      <c r="L58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M58" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="N58" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="O58" s="8">
+        <v>123</v>
+      </c>
+      <c r="P58" s="8">
+        <v>164</v>
+      </c>
+      <c r="Q58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R58" s="8" t="s">
+        <v>1387</v>
+      </c>
+      <c r="S58" s="8" t="s">
+        <v>1388</v>
+      </c>
+      <c r="T58" s="8">
+        <v>114</v>
+      </c>
+      <c r="U58" s="8">
+        <v>198</v>
+      </c>
+      <c r="V58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W58" s="8" t="s">
+        <v>1389</v>
+      </c>
+      <c r="X58" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="Y58" s="8">
+        <v>67</v>
+      </c>
+      <c r="Z58" s="8">
+        <v>232</v>
+      </c>
+      <c r="AA58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB58" s="8" t="s">
+        <v>1390</v>
+      </c>
+      <c r="AC58" s="8" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AD58" s="8">
+        <v>91</v>
+      </c>
+      <c r="AE58" s="8">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="G59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>1398</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>1399</v>
+      </c>
+      <c r="L59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M59" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="N59" s="6" t="s">
+        <v>1401</v>
+      </c>
+      <c r="O59" s="6" t="s">
+        <v>1402</v>
+      </c>
+      <c r="P59" s="6" t="s">
+        <v>1403</v>
+      </c>
+      <c r="Q59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R59" s="6" t="s">
+        <v>1404</v>
+      </c>
+      <c r="S59" s="6" t="s">
+        <v>1405</v>
+      </c>
+      <c r="T59" s="6" t="s">
+        <v>1406</v>
+      </c>
+      <c r="U59" s="6" t="s">
+        <v>1407</v>
+      </c>
+      <c r="V59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W59" s="6" t="s">
+        <v>1408</v>
+      </c>
+      <c r="X59" s="6" t="s">
+        <v>1409</v>
+      </c>
+      <c r="Y59" s="6" t="s">
+        <v>1410</v>
+      </c>
+      <c r="Z59" s="6" t="s">
+        <v>1411</v>
+      </c>
+      <c r="AA59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB59" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="AC59" s="6" t="s">
+        <v>1413</v>
+      </c>
+      <c r="AD59" s="6" t="s">
+        <v>1414</v>
+      </c>
+      <c r="AE59" s="6" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H60" s="8" t="s">
+        <v>1421</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>1422</v>
+      </c>
+      <c r="J60" s="8">
+        <v>516</v>
+      </c>
+      <c r="K60" s="8">
+        <v>519</v>
+      </c>
+      <c r="L60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M60" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="N60" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="O60" s="8">
+        <v>460</v>
+      </c>
+      <c r="P60" s="8">
+        <v>514</v>
+      </c>
+      <c r="Q60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R60" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="S60" s="8" t="s">
+        <v>1426</v>
+      </c>
+      <c r="T60" s="8">
+        <v>374</v>
+      </c>
+      <c r="U60" s="8">
+        <v>519</v>
+      </c>
+      <c r="V60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W60" s="8" t="s">
+        <v>1427</v>
+      </c>
+      <c r="X60" s="8" t="s">
+        <v>1428</v>
+      </c>
+      <c r="Y60" s="8">
+        <v>253</v>
+      </c>
+      <c r="Z60" s="8">
+        <v>437</v>
+      </c>
+      <c r="AA60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB60" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="AC60" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="AD60" s="8">
+        <v>638</v>
+      </c>
+      <c r="AE60" s="8">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H61" s="8" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J61" s="8">
+        <v>399</v>
+      </c>
+      <c r="K61" s="8">
+        <v>429</v>
+      </c>
+      <c r="L61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M61" s="8" t="s">
+        <v>1438</v>
+      </c>
+      <c r="N61" s="8" t="s">
+        <v>1439</v>
+      </c>
+      <c r="O61" s="8">
+        <v>317</v>
+      </c>
+      <c r="P61" s="8">
+        <v>433</v>
+      </c>
+      <c r="Q61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R61" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="S61" s="8" t="s">
+        <v>1441</v>
+      </c>
+      <c r="T61" s="8">
+        <v>238</v>
+      </c>
+      <c r="U61" s="8">
+        <v>475</v>
+      </c>
+      <c r="V61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W61" s="8" t="s">
+        <v>1442</v>
+      </c>
+      <c r="X61" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="Y61" s="8">
+        <v>203</v>
+      </c>
+      <c r="Z61" s="8">
+        <v>459</v>
+      </c>
+      <c r="AA61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB61" s="8" t="s">
+        <v>1444</v>
+      </c>
+      <c r="AC61" s="8" t="s">
+        <v>1445</v>
+      </c>
+      <c r="AD61" s="8">
+        <v>321</v>
+      </c>
+      <c r="AE61" s="8">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H62" s="8" t="s">
+        <v>1450</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>1451</v>
+      </c>
+      <c r="J62" s="8">
+        <v>373</v>
+      </c>
+      <c r="K62" s="8">
+        <v>490</v>
+      </c>
+      <c r="L62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M62" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="N62" s="8" t="s">
+        <v>1453</v>
+      </c>
+      <c r="O62" s="8">
+        <v>311</v>
+      </c>
+      <c r="P62" s="8">
+        <v>420</v>
+      </c>
+      <c r="Q62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R62" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="S62" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="T62" s="8">
+        <v>269</v>
+      </c>
+      <c r="U62" s="8">
+        <v>408</v>
+      </c>
+      <c r="V62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W62" s="8" t="s">
+        <v>1456</v>
+      </c>
+      <c r="X62" s="8" t="s">
+        <v>1457</v>
+      </c>
+      <c r="Y62" s="8">
+        <v>143</v>
+      </c>
+      <c r="Z62" s="8">
+        <v>357</v>
+      </c>
+      <c r="AA62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB62" s="8" t="s">
+        <v>1458</v>
+      </c>
+      <c r="AC62" s="8" t="s">
+        <v>1459</v>
+      </c>
+      <c r="AD62" s="8">
+        <v>338</v>
+      </c>
+      <c r="AE62" s="8">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="A63" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H63" s="8" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I63" s="8" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J63" s="8">
+        <v>341</v>
+      </c>
+      <c r="K63" s="8">
+        <v>410</v>
+      </c>
+      <c r="L63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M63" s="8" t="s">
+        <v>1467</v>
+      </c>
+      <c r="N63" s="8" t="s">
+        <v>1468</v>
+      </c>
+      <c r="O63" s="8">
+        <v>274</v>
+      </c>
+      <c r="P63" s="8">
+        <v>368</v>
+      </c>
+      <c r="Q63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R63" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="S63" s="8" t="s">
+        <v>1470</v>
+      </c>
+      <c r="T63" s="8">
+        <v>225</v>
+      </c>
+      <c r="U63" s="8">
+        <v>432</v>
+      </c>
+      <c r="V63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W63" s="8" t="s">
+        <v>1471</v>
+      </c>
+      <c r="X63" s="8" t="s">
+        <v>1472</v>
+      </c>
+      <c r="Y63" s="8">
+        <v>150</v>
+      </c>
+      <c r="Z63" s="8">
+        <v>365</v>
+      </c>
+      <c r="AA63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB63" s="8" t="s">
+        <v>1473</v>
+      </c>
+      <c r="AC63" s="8" t="s">
+        <v>1474</v>
+      </c>
+      <c r="AD63" s="8">
+        <v>318</v>
+      </c>
+      <c r="AE63" s="8">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31">
+      <c r="A64" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="G64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H64" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J64" s="8">
+        <v>429</v>
+      </c>
+      <c r="K64" s="8">
+        <v>444</v>
+      </c>
+      <c r="L64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M64" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N64" s="8" t="s">
+        <v>1481</v>
+      </c>
+      <c r="O64" s="8">
+        <v>355</v>
+      </c>
+      <c r="P64" s="8">
+        <v>377</v>
+      </c>
+      <c r="Q64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R64" s="8" t="s">
+        <v>1482</v>
+      </c>
+      <c r="S64" s="8" t="s">
+        <v>1483</v>
+      </c>
+      <c r="T64" s="8">
+        <v>246</v>
+      </c>
+      <c r="U64" s="8">
+        <v>400</v>
+      </c>
+      <c r="V64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W64" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="X64" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="Y64" s="8">
+        <v>152</v>
+      </c>
+      <c r="Z64" s="8">
+        <v>349</v>
+      </c>
+      <c r="AA64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB64" s="8" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AC64" s="8" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AD64" s="8">
+        <v>378</v>
+      </c>
+      <c r="AE64" s="8">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H65" s="8" t="s">
+        <v>1493</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J65" s="8">
+        <v>431</v>
+      </c>
+      <c r="K65" s="8">
+        <v>407</v>
+      </c>
+      <c r="L65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M65" s="8" t="s">
+        <v>1495</v>
+      </c>
+      <c r="N65" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="O65" s="8">
+        <v>436</v>
+      </c>
+      <c r="P65" s="8">
+        <v>391</v>
+      </c>
+      <c r="Q65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R65" s="8" t="s">
+        <v>1497</v>
+      </c>
+      <c r="S65" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="T65" s="8">
+        <v>357</v>
+      </c>
+      <c r="U65" s="8">
+        <v>361</v>
+      </c>
+      <c r="V65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W65" s="8" t="s">
+        <v>1498</v>
+      </c>
+      <c r="X65" s="8" t="s">
+        <v>1499</v>
+      </c>
+      <c r="Y65" s="8">
+        <v>280</v>
+      </c>
+      <c r="Z65" s="8">
+        <v>360</v>
+      </c>
+      <c r="AA65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB65" s="8" t="s">
+        <v>1500</v>
+      </c>
+      <c r="AC65" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="AD65" s="8">
+        <v>431</v>
+      </c>
+      <c r="AE65" s="8">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="G66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H66" s="8" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J66" s="8">
+        <v>357</v>
+      </c>
+      <c r="K66" s="8">
+        <v>410</v>
+      </c>
+      <c r="L66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M66" s="8" t="s">
+        <v>1508</v>
+      </c>
+      <c r="N66" s="8" t="s">
+        <v>1509</v>
+      </c>
+      <c r="O66" s="8">
+        <v>353</v>
+      </c>
+      <c r="P66" s="8">
+        <v>384</v>
+      </c>
+      <c r="Q66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R66" s="8" t="s">
+        <v>1510</v>
+      </c>
+      <c r="S66" s="8" t="s">
+        <v>1511</v>
+      </c>
+      <c r="T66" s="8">
+        <v>277</v>
+      </c>
+      <c r="U66" s="8">
+        <v>414</v>
+      </c>
+      <c r="V66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W66" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="X66" s="8" t="s">
+        <v>1513</v>
+      </c>
+      <c r="Y66" s="8">
+        <v>223</v>
+      </c>
+      <c r="Z66" s="8">
+        <v>372</v>
+      </c>
+      <c r="AA66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB66" s="8" t="s">
+        <v>1514</v>
+      </c>
+      <c r="AC66" s="8" t="s">
+        <v>1515</v>
+      </c>
+      <c r="AD66" s="8">
+        <v>393</v>
+      </c>
+      <c r="AE66" s="8">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>1521</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J67" s="8">
+        <v>320</v>
+      </c>
+      <c r="K67" s="8">
+        <v>332</v>
+      </c>
+      <c r="L67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M67" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="N67" s="8" t="s">
+        <v>1524</v>
+      </c>
+      <c r="O67" s="8">
+        <v>274</v>
+      </c>
+      <c r="P67" s="8">
+        <v>322</v>
+      </c>
+      <c r="Q67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R67" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="S67" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="T67" s="8">
+        <v>224</v>
+      </c>
+      <c r="U67" s="8">
+        <v>379</v>
+      </c>
+      <c r="V67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W67" s="8" t="s">
+        <v>1527</v>
+      </c>
+      <c r="X67" s="8" t="s">
+        <v>1528</v>
+      </c>
+      <c r="Y67" s="8">
+        <v>203</v>
+      </c>
+      <c r="Z67" s="8">
+        <v>324</v>
+      </c>
+      <c r="AA67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB67" s="8" t="s">
+        <v>1529</v>
+      </c>
+      <c r="AC67" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="AD67" s="8">
+        <v>310</v>
+      </c>
+      <c r="AE67" s="8">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>1536</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>1537</v>
+      </c>
+      <c r="J68" s="6">
+        <v>295</v>
+      </c>
+      <c r="K68" s="6">
+        <v>191</v>
+      </c>
+      <c r="L68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M68" s="6" t="s">
+        <v>1538</v>
+      </c>
+      <c r="N68" s="6" t="s">
+        <v>1539</v>
+      </c>
+      <c r="O68" s="6">
+        <v>331</v>
+      </c>
+      <c r="P68" s="6">
+        <v>245</v>
+      </c>
+      <c r="Q68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R68" s="6" t="s">
+        <v>1540</v>
+      </c>
+      <c r="S68" s="6" t="s">
+        <v>1541</v>
+      </c>
+      <c r="T68" s="6">
+        <v>290</v>
+      </c>
+      <c r="U68" s="6">
+        <v>251</v>
+      </c>
+      <c r="V68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W68" s="6" t="s">
+        <v>1542</v>
+      </c>
+      <c r="X68" s="6" t="s">
+        <v>1543</v>
+      </c>
+      <c r="Y68" s="6">
+        <v>201</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>218</v>
+      </c>
+      <c r="AA68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB68" s="6" t="s">
+        <v>1544</v>
+      </c>
+      <c r="AC68" s="6" t="s">
+        <v>1545</v>
+      </c>
+      <c r="AD68" s="6">
+        <v>193</v>
+      </c>
+      <c r="AE68" s="6">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E69" s="6">
+        <v>354</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>1550</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="J69" s="6">
+        <v>385</v>
+      </c>
+      <c r="K69" s="6">
+        <v>41</v>
+      </c>
+      <c r="L69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M69" s="6" t="s">
+        <v>1552</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>1553</v>
+      </c>
+      <c r="O69" s="6">
+        <v>575</v>
+      </c>
+      <c r="P69" s="6">
+        <v>85</v>
+      </c>
+      <c r="Q69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R69" s="6" t="s">
+        <v>1554</v>
+      </c>
+      <c r="S69" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="T69" s="6">
+        <v>592</v>
+      </c>
+      <c r="U69" s="6">
+        <v>70</v>
+      </c>
+      <c r="V69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W69" s="6" t="s">
+        <v>1555</v>
+      </c>
+      <c r="X69" s="6" t="s">
+        <v>1556</v>
+      </c>
+      <c r="Y69" s="6">
+        <v>491</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>74</v>
+      </c>
+      <c r="AA69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB69" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="AC69" s="6" t="s">
+        <v>1558</v>
+      </c>
+      <c r="AD69" s="6">
+        <v>470</v>
+      </c>
+      <c r="AE69" s="6">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>1565</v>
+      </c>
+      <c r="J70" s="6">
+        <v>949</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>1566</v>
+      </c>
+      <c r="L70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>1567</v>
+      </c>
+      <c r="N70" s="6" t="s">
+        <v>1568</v>
+      </c>
+      <c r="O70" s="6">
+        <v>900</v>
+      </c>
+      <c r="P70" s="6" t="s">
+        <v>1569</v>
+      </c>
+      <c r="Q70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R70" s="6" t="s">
+        <v>1570</v>
+      </c>
+      <c r="S70" s="6" t="s">
+        <v>1571</v>
+      </c>
+      <c r="T70" s="6">
+        <v>737</v>
+      </c>
+      <c r="U70" s="6" t="s">
+        <v>1205</v>
+      </c>
+      <c r="V70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W70" s="6" t="s">
+        <v>1572</v>
+      </c>
+      <c r="X70" s="6" t="s">
+        <v>1573</v>
+      </c>
+      <c r="Y70" s="6">
+        <v>633</v>
+      </c>
+      <c r="Z70" s="6" t="s">
+        <v>1574</v>
+      </c>
+      <c r="AA70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB70" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="AC70" s="6" t="s">
+        <v>1576</v>
+      </c>
+      <c r="AD70" s="6" t="s">
+        <v>1577</v>
+      </c>
+      <c r="AE70" s="6" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D71" s="8">
+        <v>927</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H71" s="8" t="s">
+        <v>1582</v>
+      </c>
+      <c r="I71" s="8" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J71" s="8">
+        <v>183</v>
+      </c>
+      <c r="K71" s="8">
+        <v>253</v>
+      </c>
+      <c r="L71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M71" s="8" t="s">
+        <v>1584</v>
+      </c>
+      <c r="N71" s="8" t="s">
+        <v>1585</v>
+      </c>
+      <c r="O71" s="8">
+        <v>187</v>
+      </c>
+      <c r="P71" s="8">
+        <v>224</v>
+      </c>
+      <c r="Q71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R71" s="8" t="s">
+        <v>1586</v>
+      </c>
+      <c r="S71" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="T71" s="8">
+        <v>140</v>
+      </c>
+      <c r="U71" s="8">
+        <v>268</v>
+      </c>
+      <c r="V71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W71" s="8" t="s">
+        <v>1588</v>
+      </c>
+      <c r="X71" s="8" t="s">
+        <v>1589</v>
+      </c>
+      <c r="Y71" s="8">
+        <v>135</v>
+      </c>
+      <c r="Z71" s="8">
+        <v>280</v>
+      </c>
+      <c r="AA71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB71" s="8" t="s">
+        <v>1590</v>
+      </c>
+      <c r="AC71" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="AD71" s="8">
+        <v>282</v>
+      </c>
+      <c r="AE71" s="8">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="A72" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D72" s="8">
+        <v>804</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H72" s="8" t="s">
+        <v>1595</v>
+      </c>
+      <c r="I72" s="8" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J72" s="8">
+        <v>212</v>
+      </c>
+      <c r="K72" s="8">
+        <v>231</v>
+      </c>
+      <c r="L72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M72" s="8" t="s">
+        <v>1597</v>
+      </c>
+      <c r="N72" s="8" t="s">
+        <v>1598</v>
+      </c>
+      <c r="O72" s="8">
+        <v>174</v>
+      </c>
+      <c r="P72" s="8">
+        <v>237</v>
+      </c>
+      <c r="Q72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R72" s="8" t="s">
+        <v>1599</v>
+      </c>
+      <c r="S72" s="8" t="s">
+        <v>1600</v>
+      </c>
+      <c r="T72" s="8">
+        <v>135</v>
+      </c>
+      <c r="U72" s="8">
+        <v>250</v>
+      </c>
+      <c r="V72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W72" s="8" t="s">
+        <v>1601</v>
+      </c>
+      <c r="X72" s="8" t="s">
+        <v>1602</v>
+      </c>
+      <c r="Y72" s="8">
+        <v>94</v>
+      </c>
+      <c r="Z72" s="8">
+        <v>280</v>
+      </c>
+      <c r="AA72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB72" s="8" t="s">
+        <v>1603</v>
+      </c>
+      <c r="AC72" s="8" t="s">
+        <v>1604</v>
+      </c>
+      <c r="AD72" s="8">
+        <v>189</v>
+      </c>
+      <c r="AE72" s="8">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D73" s="8">
+        <v>696</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H73" s="8" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J73" s="8">
+        <v>137</v>
+      </c>
+      <c r="K73" s="8">
+        <v>188</v>
+      </c>
+      <c r="L73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M73" s="8" t="s">
+        <v>1609</v>
+      </c>
+      <c r="N73" s="8" t="s">
+        <v>1610</v>
+      </c>
+      <c r="O73" s="8">
+        <v>139</v>
+      </c>
+      <c r="P73" s="8">
+        <v>179</v>
+      </c>
+      <c r="Q73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R73" s="8" t="s">
+        <v>1611</v>
+      </c>
+      <c r="S73" s="8" t="s">
+        <v>1612</v>
+      </c>
+      <c r="T73" s="8">
+        <v>116</v>
+      </c>
+      <c r="U73" s="8">
+        <v>221</v>
+      </c>
+      <c r="V73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W73" s="8" t="s">
+        <v>1613</v>
+      </c>
+      <c r="X73" s="8" t="s">
+        <v>1614</v>
+      </c>
+      <c r="Y73" s="8">
+        <v>114</v>
+      </c>
+      <c r="Z73" s="8">
+        <v>289</v>
+      </c>
+      <c r="AA73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB73" s="8" t="s">
+        <v>1615</v>
+      </c>
+      <c r="AC73" s="8" t="s">
+        <v>1616</v>
+      </c>
+      <c r="AD73" s="8">
+        <v>190</v>
+      </c>
+      <c r="AE73" s="8">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D74" s="8">
+        <v>336</v>
+      </c>
+      <c r="E74" s="8">
+        <v>611</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H74" s="8" t="s">
+        <v>1620</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="J74" s="8">
+        <v>79</v>
+      </c>
+      <c r="K74" s="8">
+        <v>102</v>
+      </c>
+      <c r="L74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M74" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="N74" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="O74" s="8">
+        <v>78</v>
+      </c>
+      <c r="P74" s="8">
+        <v>85</v>
+      </c>
+      <c r="Q74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R74" s="8" t="s">
+        <v>1623</v>
+      </c>
+      <c r="S74" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="T74" s="8">
+        <v>70</v>
+      </c>
+      <c r="U74" s="8">
+        <v>125</v>
+      </c>
+      <c r="V74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W74" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="X74" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="Y74" s="8">
+        <v>53</v>
+      </c>
+      <c r="Z74" s="8">
+        <v>142</v>
+      </c>
+      <c r="AA74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB74" s="8" t="s">
+        <v>1627</v>
+      </c>
+      <c r="AC74" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="AD74" s="8">
+        <v>56</v>
+      </c>
+      <c r="AE74" s="8">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="G75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H75" s="8" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J75" s="8">
+        <v>338</v>
+      </c>
+      <c r="K75" s="8">
+        <v>496</v>
+      </c>
+      <c r="L75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M75" s="8" t="s">
+        <v>1635</v>
+      </c>
+      <c r="N75" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="O75" s="8">
+        <v>322</v>
+      </c>
+      <c r="P75" s="8">
+        <v>423</v>
+      </c>
+      <c r="Q75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R75" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="S75" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="T75" s="8">
+        <v>276</v>
+      </c>
+      <c r="U75" s="8">
+        <v>513</v>
+      </c>
+      <c r="V75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W75" s="8" t="s">
+        <v>1639</v>
+      </c>
+      <c r="X75" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="Y75" s="8">
+        <v>237</v>
+      </c>
+      <c r="Z75" s="8">
+        <v>543</v>
+      </c>
+      <c r="AA75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB75" s="8" t="s">
+        <v>1641</v>
+      </c>
+      <c r="AC75" s="8" t="s">
+        <v>1642</v>
+      </c>
+      <c r="AD75" s="8">
+        <v>423</v>
+      </c>
+      <c r="AE75" s="8">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="G76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>1648</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>1649</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>1650</v>
+      </c>
+      <c r="L76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M76" s="6" t="s">
+        <v>1651</v>
+      </c>
+      <c r="N76" s="6" t="s">
+        <v>1652</v>
+      </c>
+      <c r="O76" s="6" t="s">
+        <v>1653</v>
+      </c>
+      <c r="P76" s="6" t="s">
+        <v>1654</v>
+      </c>
+      <c r="Q76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R76" s="6" t="s">
+        <v>1655</v>
+      </c>
+      <c r="S76" s="6" t="s">
+        <v>1656</v>
+      </c>
+      <c r="T76" s="6" t="s">
+        <v>1657</v>
+      </c>
+      <c r="U76" s="6" t="s">
+        <v>1658</v>
+      </c>
+      <c r="V76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W76" s="6" t="s">
+        <v>1659</v>
+      </c>
+      <c r="X76" s="6" t="s">
+        <v>1660</v>
+      </c>
+      <c r="Y76" s="6" t="s">
+        <v>1661</v>
+      </c>
+      <c r="Z76" s="6" t="s">
+        <v>1662</v>
+      </c>
+      <c r="AA76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB76" s="6" t="s">
+        <v>1663</v>
+      </c>
+      <c r="AC76" s="6" t="s">
+        <v>1664</v>
+      </c>
+      <c r="AD76" s="6" t="s">
+        <v>1665</v>
+      </c>
+      <c r="AE76" s="6" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D77" s="8">
+        <v>545</v>
+      </c>
+      <c r="E77" s="8">
+        <v>760</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H77" s="8" t="s">
+        <v>1669</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J77" s="8">
+        <v>109</v>
+      </c>
+      <c r="K77" s="8">
+        <v>115</v>
+      </c>
+      <c r="L77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M77" s="8" t="s">
+        <v>1671</v>
+      </c>
+      <c r="N77" s="8" t="s">
+        <v>1672</v>
+      </c>
+      <c r="O77" s="8">
+        <v>81</v>
+      </c>
+      <c r="P77" s="8">
+        <v>129</v>
+      </c>
+      <c r="Q77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R77" s="8" t="s">
+        <v>1673</v>
+      </c>
+      <c r="S77" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="T77" s="8">
+        <v>85</v>
+      </c>
+      <c r="U77" s="8">
+        <v>156</v>
+      </c>
+      <c r="V77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W77" s="8" t="s">
+        <v>1675</v>
+      </c>
+      <c r="X77" s="8" t="s">
+        <v>1676</v>
+      </c>
+      <c r="Y77" s="8">
+        <v>63</v>
+      </c>
+      <c r="Z77" s="8">
+        <v>170</v>
+      </c>
+      <c r="AA77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB77" s="8" t="s">
+        <v>1281</v>
+      </c>
+      <c r="AC77" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="AD77" s="8">
+        <v>207</v>
+      </c>
+      <c r="AE77" s="8">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D78" s="8">
+        <v>971</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="G78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H78" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I78" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J78" s="8">
+        <v>196</v>
+      </c>
+      <c r="K78" s="8">
+        <v>240</v>
+      </c>
+      <c r="L78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M78" s="8" t="s">
+        <v>1682</v>
+      </c>
+      <c r="N78" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="O78" s="8">
+        <v>172</v>
+      </c>
+      <c r="P78" s="8">
+        <v>215</v>
+      </c>
+      <c r="Q78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R78" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="S78" s="8" t="s">
+        <v>1685</v>
+      </c>
+      <c r="T78" s="8">
+        <v>129</v>
+      </c>
+      <c r="U78" s="8">
+        <v>266</v>
+      </c>
+      <c r="V78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W78" s="8" t="s">
+        <v>1686</v>
+      </c>
+      <c r="X78" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="Y78" s="8">
+        <v>148</v>
+      </c>
+      <c r="Z78" s="8">
+        <v>351</v>
+      </c>
+      <c r="AA78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB78" s="8" t="s">
+        <v>1687</v>
+      </c>
+      <c r="AC78" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="AD78" s="8">
+        <v>326</v>
+      </c>
+      <c r="AE78" s="8">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D79" s="8">
+        <v>274</v>
+      </c>
+      <c r="E79" s="8">
+        <v>496</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="G79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H79" s="8" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J79" s="8">
+        <v>55</v>
+      </c>
+      <c r="K79" s="8">
+        <v>67</v>
+      </c>
+      <c r="L79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M79" s="8" t="s">
+        <v>1693</v>
+      </c>
+      <c r="N79" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="O79" s="8">
+        <v>58</v>
+      </c>
+      <c r="P79" s="8">
+        <v>72</v>
+      </c>
+      <c r="Q79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R79" s="8" t="s">
+        <v>1694</v>
+      </c>
+      <c r="S79" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="T79" s="8">
+        <v>40</v>
+      </c>
+      <c r="U79" s="8">
+        <v>86</v>
+      </c>
+      <c r="V79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W79" s="8" t="s">
+        <v>1696</v>
+      </c>
+      <c r="X79" s="8" t="s">
+        <v>1697</v>
+      </c>
+      <c r="Y79" s="8">
+        <v>35</v>
+      </c>
+      <c r="Z79" s="8">
+        <v>134</v>
+      </c>
+      <c r="AA79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB79" s="8" t="s">
+        <v>1698</v>
+      </c>
+      <c r="AC79" s="8" t="s">
+        <v>1699</v>
+      </c>
+      <c r="AD79" s="8">
+        <v>86</v>
+      </c>
+      <c r="AE79" s="8">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
+      <c r="A80" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D80" s="8">
+        <v>170</v>
+      </c>
+      <c r="E80" s="8">
+        <v>247</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H80" s="8" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I80" s="8">
+        <v>951</v>
+      </c>
+      <c r="J80" s="8">
+        <v>29</v>
+      </c>
+      <c r="K80" s="8">
+        <v>25</v>
+      </c>
+      <c r="L80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M80" s="8" t="s">
+        <v>1704</v>
+      </c>
+      <c r="N80" s="8" t="s">
+        <v>1705</v>
+      </c>
+      <c r="O80" s="8">
+        <v>28</v>
+      </c>
+      <c r="P80" s="8">
+        <v>44</v>
+      </c>
+      <c r="Q80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R80" s="8" t="s">
+        <v>1706</v>
+      </c>
+      <c r="S80" s="8" t="s">
+        <v>1707</v>
+      </c>
+      <c r="T80" s="8">
+        <v>31</v>
+      </c>
+      <c r="U80" s="8">
+        <v>49</v>
+      </c>
+      <c r="V80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W80" s="8" t="s">
+        <v>1708</v>
+      </c>
+      <c r="X80" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y80" s="8">
+        <v>19</v>
+      </c>
+      <c r="Z80" s="8">
+        <v>66</v>
+      </c>
+      <c r="AA80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB80" s="8" t="s">
+        <v>1709</v>
+      </c>
+      <c r="AC80" s="8" t="s">
+        <v>1710</v>
+      </c>
+      <c r="AD80" s="8">
+        <v>63</v>
+      </c>
+      <c r="AE80" s="8">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="A81" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D81" s="8">
+        <v>682</v>
+      </c>
+      <c r="E81" s="8">
+        <v>920</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H81" s="8" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>1714</v>
+      </c>
+      <c r="J81" s="8">
+        <v>122</v>
+      </c>
+      <c r="K81" s="8">
+        <v>122</v>
+      </c>
+      <c r="L81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M81" s="8" t="s">
+        <v>1715</v>
+      </c>
+      <c r="N81" s="8" t="s">
+        <v>1716</v>
+      </c>
+      <c r="O81" s="8">
+        <v>140</v>
+      </c>
+      <c r="P81" s="8">
+        <v>137</v>
+      </c>
+      <c r="Q81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R81" s="8" t="s">
+        <v>1717</v>
+      </c>
+      <c r="S81" s="8" t="s">
+        <v>1718</v>
+      </c>
+      <c r="T81" s="8">
+        <v>116</v>
+      </c>
+      <c r="U81" s="8">
+        <v>184</v>
+      </c>
+      <c r="V81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W81" s="8" t="s">
+        <v>1719</v>
+      </c>
+      <c r="X81" s="8" t="s">
+        <v>1720</v>
+      </c>
+      <c r="Y81" s="8">
+        <v>88</v>
+      </c>
+      <c r="Z81" s="8">
+        <v>218</v>
+      </c>
+      <c r="AA81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB81" s="8" t="s">
+        <v>1721</v>
+      </c>
+      <c r="AC81" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="AD81" s="8">
+        <v>216</v>
+      </c>
+      <c r="AE81" s="8">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31">
+      <c r="A82" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H82" s="8" t="s">
+        <v>1726</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>1727</v>
+      </c>
+      <c r="J82" s="8">
+        <v>559</v>
+      </c>
+      <c r="K82" s="8">
+        <v>566</v>
+      </c>
+      <c r="L82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M82" s="8" t="s">
+        <v>1728</v>
+      </c>
+      <c r="N82" s="8" t="s">
+        <v>1729</v>
+      </c>
+      <c r="O82" s="8">
+        <v>462</v>
+      </c>
+      <c r="P82" s="8">
+        <v>502</v>
+      </c>
+      <c r="Q82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R82" s="8" t="s">
+        <v>1730</v>
+      </c>
+      <c r="S82" s="8" t="s">
+        <v>1731</v>
+      </c>
+      <c r="T82" s="8">
+        <v>349</v>
+      </c>
+      <c r="U82" s="8">
+        <v>564</v>
+      </c>
+      <c r="V82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W82" s="8" t="s">
+        <v>1732</v>
+      </c>
+      <c r="X82" s="8" t="s">
+        <v>1733</v>
+      </c>
+      <c r="Y82" s="8">
+        <v>270</v>
+      </c>
+      <c r="Z82" s="8">
+        <v>618</v>
+      </c>
+      <c r="AA82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB82" s="8" t="s">
+        <v>1734</v>
+      </c>
+      <c r="AC82" s="8" t="s">
+        <v>1735</v>
+      </c>
+      <c r="AD82" s="8">
+        <v>612</v>
+      </c>
+      <c r="AE82" s="8">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
+      <c r="A83" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D83" s="8">
+        <v>727</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H83" s="8" t="s">
+        <v>1739</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J83" s="8">
+        <v>153</v>
+      </c>
+      <c r="K83" s="8">
+        <v>173</v>
+      </c>
+      <c r="L83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M83" s="8" t="s">
+        <v>1741</v>
+      </c>
+      <c r="N83" s="8" t="s">
+        <v>1742</v>
+      </c>
+      <c r="O83" s="8">
+        <v>146</v>
+      </c>
+      <c r="P83" s="8">
+        <v>173</v>
+      </c>
+      <c r="Q83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R83" s="8" t="s">
+        <v>1743</v>
+      </c>
+      <c r="S83" s="8" t="s">
+        <v>1744</v>
+      </c>
+      <c r="T83" s="8">
+        <v>106</v>
+      </c>
+      <c r="U83" s="8">
+        <v>215</v>
+      </c>
+      <c r="V83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W83" s="8" t="s">
+        <v>1745</v>
+      </c>
+      <c r="X83" s="8" t="s">
+        <v>1746</v>
+      </c>
+      <c r="Y83" s="8">
+        <v>105</v>
+      </c>
+      <c r="Z83" s="8">
+        <v>239</v>
+      </c>
+      <c r="AA83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB83" s="8" t="s">
+        <v>1747</v>
+      </c>
+      <c r="AC83" s="8" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AD83" s="8">
+        <v>217</v>
+      </c>
+      <c r="AE83" s="8">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
+      <c r="A84" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D84" s="8">
+        <v>484</v>
+      </c>
+      <c r="E84" s="8">
+        <v>647</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H84" s="8" t="s">
+        <v>1752</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>1753</v>
+      </c>
+      <c r="J84" s="8">
+        <v>96</v>
+      </c>
+      <c r="K84" s="8">
+        <v>102</v>
+      </c>
+      <c r="L84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M84" s="8" t="s">
+        <v>1754</v>
+      </c>
+      <c r="N84" s="8" t="s">
+        <v>1755</v>
+      </c>
+      <c r="O84" s="8">
+        <v>77</v>
+      </c>
+      <c r="P84" s="8">
+        <v>115</v>
+      </c>
+      <c r="Q84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R84" s="8" t="s">
+        <v>1756</v>
+      </c>
+      <c r="S84" s="8" t="s">
+        <v>1757</v>
+      </c>
+      <c r="T84" s="8">
+        <v>85</v>
+      </c>
+      <c r="U84" s="8">
+        <v>114</v>
+      </c>
+      <c r="V84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W84" s="8" t="s">
+        <v>1758</v>
+      </c>
+      <c r="X84" s="8" t="s">
+        <v>1759</v>
+      </c>
+      <c r="Y84" s="8">
+        <v>65</v>
+      </c>
+      <c r="Z84" s="8">
+        <v>148</v>
+      </c>
+      <c r="AA84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB84" s="8" t="s">
+        <v>1760</v>
+      </c>
+      <c r="AC84" s="8" t="s">
+        <v>1761</v>
+      </c>
+      <c r="AD84" s="8">
+        <v>161</v>
+      </c>
+      <c r="AE84" s="8">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
+      <c r="A85" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D85" s="8">
+        <v>989</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H85" s="8" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I85" s="8" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J85" s="8">
+        <v>213</v>
+      </c>
+      <c r="K85" s="8">
+        <v>223</v>
+      </c>
+      <c r="L85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M85" s="8" t="s">
+        <v>1767</v>
+      </c>
+      <c r="N85" s="8" t="s">
+        <v>1768</v>
+      </c>
+      <c r="O85" s="8">
+        <v>176</v>
+      </c>
+      <c r="P85" s="8">
+        <v>250</v>
+      </c>
+      <c r="Q85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R85" s="8" t="s">
+        <v>1769</v>
+      </c>
+      <c r="S85" s="8" t="s">
+        <v>1770</v>
+      </c>
+      <c r="T85" s="8">
+        <v>196</v>
+      </c>
+      <c r="U85" s="8">
+        <v>339</v>
+      </c>
+      <c r="V85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W85" s="8" t="s">
+        <v>1771</v>
+      </c>
+      <c r="X85" s="8" t="s">
+        <v>1772</v>
+      </c>
+      <c r="Y85" s="8">
+        <v>124</v>
+      </c>
+      <c r="Z85" s="8">
+        <v>281</v>
+      </c>
+      <c r="AA85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB85" s="8" t="s">
+        <v>1773</v>
+      </c>
+      <c r="AC85" s="8" t="s">
+        <v>1774</v>
+      </c>
+      <c r="AD85" s="8">
+        <v>280</v>
+      </c>
+      <c r="AE85" s="8">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
+      <c r="A86" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D86" s="8">
+        <v>564</v>
+      </c>
+      <c r="E86" s="8">
+        <v>858</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="G86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H86" s="8" t="s">
+        <v>1777</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>1778</v>
+      </c>
+      <c r="J86" s="8">
+        <v>116</v>
+      </c>
+      <c r="K86" s="8">
+        <v>142</v>
+      </c>
+      <c r="L86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M86" s="8" t="s">
+        <v>1779</v>
+      </c>
+      <c r="N86" s="8" t="s">
+        <v>1780</v>
+      </c>
+      <c r="O86" s="8">
+        <v>107</v>
+      </c>
+      <c r="P86" s="8">
+        <v>137</v>
+      </c>
+      <c r="Q86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R86" s="8" t="s">
+        <v>1781</v>
+      </c>
+      <c r="S86" s="8" t="s">
+        <v>1782</v>
+      </c>
+      <c r="T86" s="8">
+        <v>102</v>
+      </c>
+      <c r="U86" s="8">
+        <v>165</v>
+      </c>
+      <c r="V86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W86" s="8" t="s">
+        <v>1783</v>
+      </c>
+      <c r="X86" s="8" t="s">
+        <v>1784</v>
+      </c>
+      <c r="Y86" s="8">
+        <v>82</v>
+      </c>
+      <c r="Z86" s="8">
+        <v>191</v>
+      </c>
+      <c r="AA86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB86" s="8" t="s">
+        <v>1785</v>
+      </c>
+      <c r="AC86" s="8" t="s">
+        <v>1786</v>
+      </c>
+      <c r="AD86" s="8">
+        <v>157</v>
+      </c>
+      <c r="AE86" s="8">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31">
+      <c r="A87" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D87" s="8">
+        <v>601</v>
+      </c>
+      <c r="E87" s="8">
+        <v>777</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H87" s="8" t="s">
+        <v>1789</v>
+      </c>
+      <c r="I87" s="8" t="s">
+        <v>1790</v>
+      </c>
+      <c r="J87" s="8">
+        <v>118</v>
+      </c>
+      <c r="K87" s="8">
+        <v>138</v>
+      </c>
+      <c r="L87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M87" s="8" t="s">
+        <v>1791</v>
+      </c>
+      <c r="N87" s="8" t="s">
+        <v>1792</v>
+      </c>
+      <c r="O87" s="8">
+        <v>117</v>
+      </c>
+      <c r="P87" s="8">
+        <v>123</v>
+      </c>
+      <c r="Q87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R87" s="8" t="s">
+        <v>1793</v>
+      </c>
+      <c r="S87" s="8" t="s">
+        <v>1794</v>
+      </c>
+      <c r="T87" s="8">
+        <v>106</v>
+      </c>
+      <c r="U87" s="8">
+        <v>125</v>
+      </c>
+      <c r="V87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W87" s="8" t="s">
+        <v>1795</v>
+      </c>
+      <c r="X87" s="8" t="s">
+        <v>1796</v>
+      </c>
+      <c r="Y87" s="8">
+        <v>75</v>
+      </c>
+      <c r="Z87" s="8">
+        <v>176</v>
+      </c>
+      <c r="AA87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB87" s="8" t="s">
+        <v>1797</v>
+      </c>
+      <c r="AC87" s="8" t="s">
+        <v>1798</v>
+      </c>
+      <c r="AD87" s="8">
+        <v>185</v>
+      </c>
+      <c r="AE87" s="8">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31">
+      <c r="A88" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="D88" s="8">
+        <v>477</v>
+      </c>
+      <c r="E88" s="8">
+        <v>786</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H88" s="8" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>1801</v>
+      </c>
+      <c r="J88" s="8">
+        <v>88</v>
+      </c>
+      <c r="K88" s="8">
+        <v>138</v>
+      </c>
+      <c r="L88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M88" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N88" s="8" t="s">
+        <v>1802</v>
+      </c>
+      <c r="O88" s="8">
+        <v>105</v>
+      </c>
+      <c r="P88" s="8">
+        <v>136</v>
+      </c>
+      <c r="Q88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R88" s="8" t="s">
+        <v>1803</v>
+      </c>
+      <c r="S88" s="8" t="s">
+        <v>1792</v>
+      </c>
+      <c r="T88" s="8">
+        <v>81</v>
+      </c>
+      <c r="U88" s="8">
+        <v>150</v>
+      </c>
+      <c r="V88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W88" s="8" t="s">
+        <v>1804</v>
+      </c>
+      <c r="X88" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="Y88" s="8">
+        <v>72</v>
+      </c>
+      <c r="Z88" s="8">
+        <v>150</v>
+      </c>
+      <c r="AA88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB88" s="8" t="s">
+        <v>1806</v>
+      </c>
+      <c r="AC88" s="8" t="s">
+        <v>1807</v>
+      </c>
+      <c r="AD88" s="8">
+        <v>131</v>
+      </c>
+      <c r="AE88" s="8">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
+      <c r="A89" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="G89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J89" s="6" t="s">
+        <v>1814</v>
+      </c>
+      <c r="K89" s="6" t="s">
+        <v>1815</v>
+      </c>
+      <c r="L89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M89" s="6" t="s">
+        <v>1816</v>
+      </c>
+      <c r="N89" s="6" t="s">
+        <v>1817</v>
+      </c>
+      <c r="O89" s="6" t="s">
+        <v>1818</v>
+      </c>
+      <c r="P89" s="6" t="s">
+        <v>1649</v>
+      </c>
+      <c r="Q89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R89" s="6" t="s">
+        <v>1819</v>
+      </c>
+      <c r="S89" s="6" t="s">
+        <v>1820</v>
+      </c>
+      <c r="T89" s="6" t="s">
+        <v>1821</v>
+      </c>
+      <c r="U89" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="V89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W89" s="6" t="s">
+        <v>1822</v>
+      </c>
+      <c r="X89" s="6" t="s">
+        <v>1823</v>
+      </c>
+      <c r="Y89" s="6" t="s">
+        <v>1824</v>
+      </c>
+      <c r="Z89" s="6" t="s">
+        <v>1825</v>
+      </c>
+      <c r="AA89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB89" s="6" t="s">
+        <v>1826</v>
+      </c>
+      <c r="AC89" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="AD89" s="6" t="s">
+        <v>1828</v>
+      </c>
+      <c r="AE89" s="6" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31">
+      <c r="A90" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D90" s="8">
+        <v>228</v>
+      </c>
+      <c r="E90" s="8">
+        <v>336</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H90" s="8" t="s">
+        <v>1832</v>
+      </c>
+      <c r="I90" s="8" t="s">
+        <v>1833</v>
+      </c>
+      <c r="J90" s="8">
+        <v>46</v>
+      </c>
+      <c r="K90" s="8">
+        <v>58</v>
+      </c>
+      <c r="L90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M90" s="8" t="s">
+        <v>1834</v>
+      </c>
+      <c r="N90" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="O90" s="8">
+        <v>41</v>
+      </c>
+      <c r="P90" s="8">
+        <v>45</v>
+      </c>
+      <c r="Q90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R90" s="8" t="s">
+        <v>1835</v>
+      </c>
+      <c r="S90" s="8" t="s">
+        <v>1836</v>
+      </c>
+      <c r="T90" s="8">
+        <v>35</v>
+      </c>
+      <c r="U90" s="8">
+        <v>76</v>
+      </c>
+      <c r="V90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W90" s="8" t="s">
+        <v>1837</v>
+      </c>
+      <c r="X90" s="8" t="s">
+        <v>1838</v>
+      </c>
+      <c r="Y90" s="8">
+        <v>37</v>
+      </c>
+      <c r="Z90" s="8">
+        <v>75</v>
+      </c>
+      <c r="AA90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB90" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="AC90" s="8" t="s">
+        <v>1574</v>
+      </c>
+      <c r="AD90" s="8">
+        <v>69</v>
+      </c>
+      <c r="AE90" s="8">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31">
+      <c r="A91" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D91" s="8">
+        <v>542</v>
+      </c>
+      <c r="E91" s="8">
+        <v>761</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H91" s="8" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I91" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="J91" s="8">
+        <v>99</v>
+      </c>
+      <c r="K91" s="8">
+        <v>114</v>
+      </c>
+      <c r="L91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M91" s="8" t="s">
+        <v>1843</v>
+      </c>
+      <c r="N91" s="8" t="s">
+        <v>1844</v>
+      </c>
+      <c r="O91" s="8">
+        <v>106</v>
+      </c>
+      <c r="P91" s="8">
+        <v>129</v>
+      </c>
+      <c r="Q91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R91" s="8" t="s">
+        <v>1845</v>
+      </c>
+      <c r="S91" s="8" t="s">
+        <v>1846</v>
+      </c>
+      <c r="T91" s="8">
+        <v>86</v>
+      </c>
+      <c r="U91" s="8">
+        <v>154</v>
+      </c>
+      <c r="V91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W91" s="8" t="s">
+        <v>1847</v>
+      </c>
+      <c r="X91" s="8" t="s">
+        <v>1848</v>
+      </c>
+      <c r="Y91" s="8">
+        <v>87</v>
+      </c>
+      <c r="Z91" s="8">
+        <v>183</v>
+      </c>
+      <c r="AA91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB91" s="8" t="s">
+        <v>1849</v>
+      </c>
+      <c r="AC91" s="8" t="s">
+        <v>1850</v>
+      </c>
+      <c r="AD91" s="8">
+        <v>164</v>
+      </c>
+      <c r="AE91" s="8">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
+      <c r="A92" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D92" s="8">
+        <v>418</v>
+      </c>
+      <c r="E92" s="8">
+        <v>572</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="G92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H92" s="8" t="s">
+        <v>1853</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J92" s="8">
+        <v>88</v>
+      </c>
+      <c r="K92" s="8">
+        <v>75</v>
+      </c>
+      <c r="L92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M92" s="8" t="s">
+        <v>1855</v>
+      </c>
+      <c r="N92" s="8" t="s">
+        <v>1856</v>
+      </c>
+      <c r="O92" s="8">
+        <v>81</v>
+      </c>
+      <c r="P92" s="8">
+        <v>93</v>
+      </c>
+      <c r="Q92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R92" s="8" t="s">
+        <v>1857</v>
+      </c>
+      <c r="S92" s="8" t="s">
+        <v>1858</v>
+      </c>
+      <c r="T92" s="8">
+        <v>66</v>
+      </c>
+      <c r="U92" s="8">
+        <v>131</v>
+      </c>
+      <c r="V92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W92" s="8" t="s">
+        <v>1859</v>
+      </c>
+      <c r="X92" s="8" t="s">
+        <v>1860</v>
+      </c>
+      <c r="Y92" s="8">
+        <v>49</v>
+      </c>
+      <c r="Z92" s="8">
+        <v>129</v>
+      </c>
+      <c r="AA92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB92" s="8" t="s">
+        <v>1861</v>
+      </c>
+      <c r="AC92" s="8" t="s">
+        <v>1862</v>
+      </c>
+      <c r="AD92" s="8">
+        <v>134</v>
+      </c>
+      <c r="AE92" s="8">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
+      <c r="A93" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H93" s="8" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I93" s="8" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J93" s="8">
+        <v>210</v>
+      </c>
+      <c r="K93" s="8">
+        <v>221</v>
+      </c>
+      <c r="L93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M93" s="8" t="s">
+        <v>1869</v>
+      </c>
+      <c r="N93" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="O93" s="8">
+        <v>202</v>
+      </c>
+      <c r="P93" s="8">
+        <v>254</v>
+      </c>
+      <c r="Q93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R93" s="8" t="s">
+        <v>1871</v>
+      </c>
+      <c r="S93" s="8" t="s">
+        <v>1872</v>
+      </c>
+      <c r="T93" s="8">
+        <v>188</v>
+      </c>
+      <c r="U93" s="8">
+        <v>279</v>
+      </c>
+      <c r="V93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W93" s="8" t="s">
+        <v>1873</v>
+      </c>
+      <c r="X93" s="8" t="s">
+        <v>1874</v>
+      </c>
+      <c r="Y93" s="8">
+        <v>149</v>
+      </c>
+      <c r="Z93" s="8">
+        <v>336</v>
+      </c>
+      <c r="AA93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB93" s="8" t="s">
+        <v>1875</v>
+      </c>
+      <c r="AC93" s="8" t="s">
+        <v>1876</v>
+      </c>
+      <c r="AD93" s="8">
+        <v>322</v>
+      </c>
+      <c r="AE93" s="8">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
+      <c r="A94" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H94" s="8" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I94" s="8" t="s">
+        <v>1881</v>
+      </c>
+      <c r="J94" s="8">
+        <v>437</v>
+      </c>
+      <c r="K94" s="8">
+        <v>479</v>
+      </c>
+      <c r="L94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M94" s="8" t="s">
+        <v>1882</v>
+      </c>
+      <c r="N94" s="8" t="s">
+        <v>1883</v>
+      </c>
+      <c r="O94" s="8">
+        <v>386</v>
+      </c>
+      <c r="P94" s="8">
+        <v>393</v>
+      </c>
+      <c r="Q94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R94" s="8" t="s">
+        <v>1884</v>
+      </c>
+      <c r="S94" s="8" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T94" s="8">
+        <v>273</v>
+      </c>
+      <c r="U94" s="8">
+        <v>453</v>
+      </c>
+      <c r="V94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W94" s="8" t="s">
+        <v>1886</v>
+      </c>
+      <c r="X94" s="8" t="s">
+        <v>1887</v>
+      </c>
+      <c r="Y94" s="8">
+        <v>199</v>
+      </c>
+      <c r="Z94" s="8">
+        <v>402</v>
+      </c>
+      <c r="AA94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB94" s="8" t="s">
+        <v>1888</v>
+      </c>
+      <c r="AC94" s="8" t="s">
+        <v>1889</v>
+      </c>
+      <c r="AD94" s="8">
+        <v>428</v>
+      </c>
+      <c r="AE94" s="8">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
+      <c r="A95" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D95" s="8">
+        <v>296</v>
+      </c>
+      <c r="E95" s="8">
+        <v>429</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="G95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H95" s="8" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I95" s="8" t="s">
+        <v>1893</v>
+      </c>
+      <c r="J95" s="8">
+        <v>42</v>
+      </c>
+      <c r="K95" s="8">
+        <v>63</v>
+      </c>
+      <c r="L95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M95" s="8" t="s">
+        <v>1894</v>
+      </c>
+      <c r="N95" s="8" t="s">
+        <v>1895</v>
+      </c>
+      <c r="O95" s="8">
+        <v>51</v>
+      </c>
+      <c r="P95" s="8">
+        <v>71</v>
+      </c>
+      <c r="Q95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R95" s="8" t="s">
+        <v>1896</v>
+      </c>
+      <c r="S95" s="8" t="s">
+        <v>1897</v>
+      </c>
+      <c r="T95" s="8">
+        <v>54</v>
+      </c>
+      <c r="U95" s="8">
+        <v>78</v>
+      </c>
+      <c r="V95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W95" s="8" t="s">
+        <v>1898</v>
+      </c>
+      <c r="X95" s="8" t="s">
+        <v>1899</v>
+      </c>
+      <c r="Y95" s="8">
+        <v>51</v>
+      </c>
+      <c r="Z95" s="8">
+        <v>102</v>
+      </c>
+      <c r="AA95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB95" s="8" t="s">
+        <v>1900</v>
+      </c>
+      <c r="AC95" s="8" t="s">
+        <v>1901</v>
+      </c>
+      <c r="AD95" s="8">
+        <v>98</v>
+      </c>
+      <c r="AE95" s="8">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
+      <c r="A96" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H96" s="8" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I96" s="8" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J96" s="8">
+        <v>382</v>
+      </c>
+      <c r="K96" s="8">
+        <v>340</v>
+      </c>
+      <c r="L96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M96" s="8" t="s">
+        <v>1907</v>
+      </c>
+      <c r="N96" s="8" t="s">
+        <v>1908</v>
+      </c>
+      <c r="O96" s="8">
+        <v>330</v>
+      </c>
+      <c r="P96" s="8">
+        <v>341</v>
+      </c>
+      <c r="Q96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R96" s="8" t="s">
+        <v>1909</v>
+      </c>
+      <c r="S96" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="T96" s="8">
+        <v>292</v>
+      </c>
+      <c r="U96" s="8">
+        <v>413</v>
+      </c>
+      <c r="V96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W96" s="8" t="s">
+        <v>1911</v>
+      </c>
+      <c r="X96" s="8" t="s">
+        <v>1912</v>
+      </c>
+      <c r="Y96" s="8">
+        <v>240</v>
+      </c>
+      <c r="Z96" s="8">
+        <v>430</v>
+      </c>
+      <c r="AA96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB96" s="8" t="s">
+        <v>1913</v>
+      </c>
+      <c r="AC96" s="8" t="s">
+        <v>1914</v>
+      </c>
+      <c r="AD96" s="8">
+        <v>557</v>
+      </c>
+      <c r="AE96" s="8">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
+      <c r="A97" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D97" s="8">
+        <v>254</v>
+      </c>
+      <c r="E97" s="8">
+        <v>378</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="G97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H97" s="8" t="s">
+        <v>1917</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J97" s="8">
+        <v>49</v>
+      </c>
+      <c r="K97" s="8">
+        <v>43</v>
+      </c>
+      <c r="L97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M97" s="8" t="s">
+        <v>1919</v>
+      </c>
+      <c r="N97" s="8" t="s">
+        <v>1920</v>
+      </c>
+      <c r="O97" s="8">
+        <v>41</v>
+      </c>
+      <c r="P97" s="8">
+        <v>56</v>
+      </c>
+      <c r="Q97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R97" s="8" t="s">
+        <v>1921</v>
+      </c>
+      <c r="S97" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="T97" s="8">
+        <v>31</v>
+      </c>
+      <c r="U97" s="8">
+        <v>92</v>
+      </c>
+      <c r="V97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W97" s="8" t="s">
+        <v>1898</v>
+      </c>
+      <c r="X97" s="8" t="s">
+        <v>1922</v>
+      </c>
+      <c r="Y97" s="8">
+        <v>43</v>
+      </c>
+      <c r="Z97" s="8">
+        <v>94</v>
+      </c>
+      <c r="AA97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB97" s="8" t="s">
+        <v>1923</v>
+      </c>
+      <c r="AC97" s="8" t="s">
+        <v>1924</v>
+      </c>
+      <c r="AD97" s="8">
+        <v>90</v>
+      </c>
+      <c r="AE97" s="8">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
+      <c r="A98" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D98" s="8">
+        <v>148</v>
+      </c>
+      <c r="E98" s="8">
+        <v>156</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H98" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I98" s="8">
+        <v>721</v>
+      </c>
+      <c r="J98" s="8">
+        <v>38</v>
+      </c>
+      <c r="K98" s="8">
+        <v>18</v>
+      </c>
+      <c r="L98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M98" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="N98" s="8">
+        <v>722</v>
+      </c>
+      <c r="O98" s="8">
+        <v>26</v>
+      </c>
+      <c r="P98" s="8">
+        <v>27</v>
+      </c>
+      <c r="Q98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R98" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="S98" s="8">
+        <v>769</v>
+      </c>
+      <c r="T98" s="8">
+        <v>24</v>
+      </c>
+      <c r="U98" s="8">
+        <v>34</v>
+      </c>
+      <c r="V98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W98" s="8" t="s">
+        <v>1927</v>
+      </c>
+      <c r="X98" s="8">
+        <v>733</v>
+      </c>
+      <c r="Y98" s="8">
+        <v>17</v>
+      </c>
+      <c r="Z98" s="8">
+        <v>39</v>
+      </c>
+      <c r="AA98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB98" s="8" t="s">
+        <v>1928</v>
+      </c>
+      <c r="AC98" s="8">
+        <v>732</v>
+      </c>
+      <c r="AD98" s="8">
+        <v>43</v>
+      </c>
+      <c r="AE98" s="8">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
+      <c r="A99" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D99" s="8">
+        <v>374</v>
+      </c>
+      <c r="E99" s="8">
+        <v>527</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H99" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="I99" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J99" s="8">
+        <v>77</v>
+      </c>
+      <c r="K99" s="8">
+        <v>60</v>
+      </c>
+      <c r="L99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M99" s="8" t="s">
+        <v>1932</v>
+      </c>
+      <c r="N99" s="8" t="s">
+        <v>1933</v>
+      </c>
+      <c r="O99" s="8">
+        <v>93</v>
+      </c>
+      <c r="P99" s="8">
+        <v>101</v>
+      </c>
+      <c r="Q99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R99" s="8" t="s">
+        <v>1934</v>
+      </c>
+      <c r="S99" s="8" t="s">
+        <v>1935</v>
+      </c>
+      <c r="T99" s="8">
+        <v>67</v>
+      </c>
+      <c r="U99" s="8">
+        <v>113</v>
+      </c>
+      <c r="V99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W99" s="8" t="s">
+        <v>1936</v>
+      </c>
+      <c r="X99" s="8" t="s">
+        <v>1937</v>
+      </c>
+      <c r="Y99" s="8">
+        <v>41</v>
+      </c>
+      <c r="Z99" s="8">
+        <v>130</v>
+      </c>
+      <c r="AA99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB99" s="8" t="s">
+        <v>1938</v>
+      </c>
+      <c r="AC99" s="8" t="s">
+        <v>1939</v>
+      </c>
+      <c r="AD99" s="8">
+        <v>96</v>
+      </c>
+      <c r="AE99" s="8">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
+      <c r="A100" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D100" s="8">
+        <v>662</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H100" s="8" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I100" s="8" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J100" s="8">
+        <v>140</v>
+      </c>
+      <c r="K100" s="8">
+        <v>170</v>
+      </c>
+      <c r="L100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M100" s="8" t="s">
+        <v>1944</v>
+      </c>
+      <c r="N100" s="8" t="s">
+        <v>1945</v>
+      </c>
+      <c r="O100" s="8">
+        <v>137</v>
+      </c>
+      <c r="P100" s="8">
+        <v>150</v>
+      </c>
+      <c r="Q100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R100" s="8" t="s">
+        <v>1946</v>
+      </c>
+      <c r="S100" s="8" t="s">
+        <v>1947</v>
+      </c>
+      <c r="T100" s="8">
+        <v>122</v>
+      </c>
+      <c r="U100" s="8">
+        <v>225</v>
+      </c>
+      <c r="V100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W100" s="8" t="s">
+        <v>1948</v>
+      </c>
+      <c r="X100" s="8" t="s">
+        <v>1949</v>
+      </c>
+      <c r="Y100" s="8">
+        <v>84</v>
+      </c>
+      <c r="Z100" s="8">
+        <v>261</v>
+      </c>
+      <c r="AA100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB100" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="AC100" s="8" t="s">
+        <v>1951</v>
+      </c>
+      <c r="AD100" s="8">
+        <v>179</v>
+      </c>
+      <c r="AE100" s="8">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
+      <c r="A101" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D101" s="8">
+        <v>621</v>
+      </c>
+      <c r="E101" s="8">
+        <v>741</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H101" s="8" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I101" s="8" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J101" s="8">
+        <v>114</v>
+      </c>
+      <c r="K101" s="8">
+        <v>128</v>
+      </c>
+      <c r="L101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M101" s="8" t="s">
+        <v>1956</v>
+      </c>
+      <c r="N101" s="8" t="s">
+        <v>1957</v>
+      </c>
+      <c r="O101" s="8">
+        <v>146</v>
+      </c>
+      <c r="P101" s="8">
+        <v>109</v>
+      </c>
+      <c r="Q101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R101" s="8" t="s">
+        <v>1958</v>
+      </c>
+      <c r="S101" s="8" t="s">
+        <v>1959</v>
+      </c>
+      <c r="T101" s="8">
+        <v>93</v>
+      </c>
+      <c r="U101" s="8">
+        <v>151</v>
+      </c>
+      <c r="V101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W101" s="8" t="s">
+        <v>1960</v>
+      </c>
+      <c r="X101" s="8" t="s">
+        <v>1961</v>
+      </c>
+      <c r="Y101" s="8">
+        <v>101</v>
+      </c>
+      <c r="Z101" s="8">
+        <v>185</v>
+      </c>
+      <c r="AA101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB101" s="8" t="s">
+        <v>1962</v>
+      </c>
+      <c r="AC101" s="8" t="s">
+        <v>1963</v>
+      </c>
+      <c r="AD101" s="8">
+        <v>167</v>
+      </c>
+      <c r="AE101" s="8">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
+      <c r="A102" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D102" s="8">
+        <v>434</v>
+      </c>
+      <c r="E102" s="8">
+        <v>491</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="G102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H102" s="8" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I102" s="8" t="s">
+        <v>1967</v>
+      </c>
+      <c r="J102" s="8">
+        <v>102</v>
+      </c>
+      <c r="K102" s="8">
+        <v>96</v>
+      </c>
+      <c r="L102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M102" s="8" t="s">
+        <v>1968</v>
+      </c>
+      <c r="N102" s="8" t="s">
+        <v>1969</v>
+      </c>
+      <c r="O102" s="8">
+        <v>85</v>
+      </c>
+      <c r="P102" s="8">
+        <v>85</v>
+      </c>
+      <c r="Q102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R102" s="8" t="s">
+        <v>1970</v>
+      </c>
+      <c r="S102" s="8" t="s">
+        <v>1971</v>
+      </c>
+      <c r="T102" s="8">
+        <v>73</v>
+      </c>
+      <c r="U102" s="8">
+        <v>97</v>
+      </c>
+      <c r="V102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W102" s="8" t="s">
+        <v>1972</v>
+      </c>
+      <c r="X102" s="8" t="s">
+        <v>1973</v>
+      </c>
+      <c r="Y102" s="8">
+        <v>59</v>
+      </c>
+      <c r="Z102" s="8">
+        <v>100</v>
+      </c>
+      <c r="AA102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB102" s="8" t="s">
+        <v>1974</v>
+      </c>
+      <c r="AC102" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="AD102" s="8">
+        <v>115</v>
+      </c>
+      <c r="AE102" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
+      <c r="A103" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="G103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="K103" s="6" t="s">
+        <v>1982</v>
+      </c>
+      <c r="L103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M103" s="6" t="s">
+        <v>1983</v>
+      </c>
+      <c r="N103" s="6" t="s">
+        <v>1984</v>
+      </c>
+      <c r="O103" s="6">
+        <v>981</v>
+      </c>
+      <c r="P103" s="6" t="s">
+        <v>1985</v>
+      </c>
+      <c r="Q103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R103" s="6" t="s">
+        <v>1986</v>
+      </c>
+      <c r="S103" s="6" t="s">
+        <v>1987</v>
+      </c>
+      <c r="T103" s="6">
+        <v>827</v>
+      </c>
+      <c r="U103" s="6" t="s">
+        <v>1988</v>
+      </c>
+      <c r="V103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W103" s="6" t="s">
+        <v>1989</v>
+      </c>
+      <c r="X103" s="6" t="s">
+        <v>1990</v>
+      </c>
+      <c r="Y103" s="6">
+        <v>622</v>
+      </c>
+      <c r="Z103" s="6" t="s">
+        <v>1991</v>
+      </c>
+      <c r="AA103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB103" s="6" t="s">
+        <v>1992</v>
+      </c>
+      <c r="AC103" s="6" t="s">
+        <v>1993</v>
+      </c>
+      <c r="AD103" s="6">
+        <v>640</v>
+      </c>
+      <c r="AE103" s="6" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
+      <c r="A104" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="G104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H104" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I104" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="J104" s="8">
+        <v>466</v>
+      </c>
+      <c r="K104" s="8">
+        <v>556</v>
+      </c>
+      <c r="L104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M104" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="N104" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="O104" s="8">
+        <v>394</v>
+      </c>
+      <c r="P104" s="8">
+        <v>483</v>
+      </c>
+      <c r="Q104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R104" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="S104" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="T104" s="8">
+        <v>310</v>
+      </c>
+      <c r="U104" s="8">
+        <v>508</v>
+      </c>
+      <c r="V104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W104" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="X104" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="Y104" s="8">
+        <v>223</v>
+      </c>
+      <c r="Z104" s="8">
+        <v>484</v>
+      </c>
+      <c r="AA104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB104" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="AC104" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="AD104" s="8">
+        <v>212</v>
+      </c>
+      <c r="AE104" s="8">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
+      <c r="A105" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D105" s="8">
+        <v>906</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="G105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H105" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="I105" s="8" t="s">
+        <v>2013</v>
+      </c>
+      <c r="J105" s="8">
+        <v>249</v>
+      </c>
+      <c r="K105" s="8">
+        <v>299</v>
+      </c>
+      <c r="L105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M105" s="8" t="s">
+        <v>2014</v>
+      </c>
+      <c r="N105" s="8" t="s">
+        <v>2015</v>
+      </c>
+      <c r="O105" s="8">
+        <v>215</v>
+      </c>
+      <c r="P105" s="8">
+        <v>285</v>
+      </c>
+      <c r="Q105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R105" s="8" t="s">
+        <v>2016</v>
+      </c>
+      <c r="S105" s="8" t="s">
+        <v>2017</v>
+      </c>
+      <c r="T105" s="8">
+        <v>169</v>
+      </c>
+      <c r="U105" s="8">
+        <v>303</v>
+      </c>
+      <c r="V105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W105" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="X105" s="8" t="s">
+        <v>2019</v>
+      </c>
+      <c r="Y105" s="8">
+        <v>113</v>
+      </c>
+      <c r="Z105" s="8">
+        <v>362</v>
+      </c>
+      <c r="AA105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB105" s="8" t="s">
+        <v>2020</v>
+      </c>
+      <c r="AC105" s="8" t="s">
+        <v>2021</v>
+      </c>
+      <c r="AD105" s="8">
+        <v>160</v>
+      </c>
+      <c r="AE105" s="8">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
+      <c r="A106" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D106" s="8">
+        <v>330</v>
+      </c>
+      <c r="E106" s="8">
+        <v>605</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="G106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H106" s="8" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I106" s="8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J106" s="8">
+        <v>87</v>
+      </c>
+      <c r="K106" s="8">
+        <v>120</v>
+      </c>
+      <c r="L106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M106" s="8" t="s">
+        <v>2025</v>
+      </c>
+      <c r="N106" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="O106" s="8">
+        <v>70</v>
+      </c>
+      <c r="P106" s="8">
+        <v>107</v>
+      </c>
+      <c r="Q106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R106" s="8" t="s">
+        <v>2026</v>
+      </c>
+      <c r="S106" s="8" t="s">
+        <v>2027</v>
+      </c>
+      <c r="T106" s="8">
+        <v>65</v>
+      </c>
+      <c r="U106" s="8">
+        <v>137</v>
+      </c>
+      <c r="V106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W106" s="8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="X106" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="Y106" s="8">
+        <v>55</v>
+      </c>
+      <c r="Z106" s="8">
+        <v>124</v>
+      </c>
+      <c r="AA106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB106" s="8" t="s">
+        <v>2028</v>
+      </c>
+      <c r="AC106" s="8" t="s">
+        <v>2029</v>
+      </c>
+      <c r="AD106" s="8">
+        <v>53</v>
+      </c>
+      <c r="AE106" s="8">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
+      <c r="A107" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D107" s="8">
+        <v>561</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="G107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H107" s="8" t="s">
+        <v>2033</v>
+      </c>
+      <c r="I107" s="8" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J107" s="8">
+        <v>131</v>
+      </c>
+      <c r="K107" s="8">
+        <v>185</v>
+      </c>
+      <c r="L107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M107" s="8" t="s">
+        <v>2035</v>
+      </c>
+      <c r="N107" s="8" t="s">
+        <v>2036</v>
+      </c>
+      <c r="O107" s="8">
+        <v>126</v>
+      </c>
+      <c r="P107" s="8">
+        <v>184</v>
+      </c>
+      <c r="Q107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R107" s="8" t="s">
+        <v>2037</v>
+      </c>
+      <c r="S107" s="8" t="s">
+        <v>2038</v>
+      </c>
+      <c r="T107" s="8">
+        <v>133</v>
+      </c>
+      <c r="U107" s="8">
+        <v>257</v>
+      </c>
+      <c r="V107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W107" s="8" t="s">
+        <v>2039</v>
+      </c>
+      <c r="X107" s="8" t="s">
+        <v>2040</v>
+      </c>
+      <c r="Y107" s="8">
+        <v>85</v>
+      </c>
+      <c r="Z107" s="8">
+        <v>245</v>
+      </c>
+      <c r="AA107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB107" s="8" t="s">
+        <v>2041</v>
+      </c>
+      <c r="AC107" s="8" t="s">
+        <v>2042</v>
+      </c>
+      <c r="AD107" s="8">
+        <v>86</v>
+      </c>
+      <c r="AE107" s="8">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31">
+      <c r="A108" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D108" s="8">
+        <v>835</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H108" s="8" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I108" s="8" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J108" s="8">
+        <v>234</v>
+      </c>
+      <c r="K108" s="8">
+        <v>284</v>
+      </c>
+      <c r="L108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M108" s="8" t="s">
+        <v>2049</v>
+      </c>
+      <c r="N108" s="8" t="s">
+        <v>2050</v>
+      </c>
+      <c r="O108" s="8">
+        <v>176</v>
+      </c>
+      <c r="P108" s="8">
+        <v>278</v>
+      </c>
+      <c r="Q108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R108" s="8" t="s">
+        <v>2051</v>
+      </c>
+      <c r="S108" s="8" t="s">
+        <v>2052</v>
+      </c>
+      <c r="T108" s="8">
+        <v>150</v>
+      </c>
+      <c r="U108" s="8">
+        <v>302</v>
+      </c>
+      <c r="V108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W108" s="8" t="s">
+        <v>2053</v>
+      </c>
+      <c r="X108" s="8" t="s">
+        <v>2054</v>
+      </c>
+      <c r="Y108" s="8">
+        <v>146</v>
+      </c>
+      <c r="Z108" s="8">
+        <v>428</v>
+      </c>
+      <c r="AA108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB108" s="8" t="s">
+        <v>2055</v>
+      </c>
+      <c r="AC108" s="8" t="s">
+        <v>2056</v>
+      </c>
+      <c r="AD108" s="8">
+        <v>129</v>
+      </c>
+      <c r="AE108" s="8">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31">
+      <c r="A109" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>2061</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>2062</v>
+      </c>
+      <c r="J109" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>2063</v>
+      </c>
+      <c r="L109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M109" s="6" t="s">
+        <v>2064</v>
+      </c>
+      <c r="N109" s="6" t="s">
+        <v>2065</v>
+      </c>
+      <c r="O109" s="6" t="s">
+        <v>2066</v>
+      </c>
+      <c r="P109" s="6" t="s">
+        <v>2067</v>
+      </c>
+      <c r="Q109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R109" s="6" t="s">
+        <v>2068</v>
+      </c>
+      <c r="S109" s="6" t="s">
+        <v>2069</v>
+      </c>
+      <c r="T109" s="6" t="s">
+        <v>2070</v>
+      </c>
+      <c r="U109" s="6" t="s">
+        <v>2071</v>
+      </c>
+      <c r="V109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W109" s="6" t="s">
+        <v>2072</v>
+      </c>
+      <c r="X109" s="6" t="s">
+        <v>2073</v>
+      </c>
+      <c r="Y109" s="6" t="s">
+        <v>2074</v>
+      </c>
+      <c r="Z109" s="6" t="s">
+        <v>2075</v>
+      </c>
+      <c r="AA109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB109" s="6" t="s">
+        <v>2076</v>
+      </c>
+      <c r="AC109" s="6" t="s">
+        <v>2077</v>
+      </c>
+      <c r="AD109" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="AE109" s="6" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
+      <c r="A110" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D110" s="8">
+        <v>262</v>
+      </c>
+      <c r="E110" s="8">
+        <v>320</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="G110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H110" s="8" t="s">
+        <v>2082</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J110" s="8">
+        <v>48</v>
+      </c>
+      <c r="K110" s="8">
+        <v>47</v>
+      </c>
+      <c r="L110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M110" s="8" t="s">
+        <v>2084</v>
+      </c>
+      <c r="N110" s="8" t="s">
+        <v>2085</v>
+      </c>
+      <c r="O110" s="8">
+        <v>54</v>
+      </c>
+      <c r="P110" s="8">
+        <v>56</v>
+      </c>
+      <c r="Q110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R110" s="8" t="s">
+        <v>2086</v>
+      </c>
+      <c r="S110" s="8" t="s">
+        <v>2087</v>
+      </c>
+      <c r="T110" s="8">
+        <v>44</v>
+      </c>
+      <c r="U110" s="8">
+        <v>64</v>
+      </c>
+      <c r="V110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W110" s="8" t="s">
+        <v>2088</v>
+      </c>
+      <c r="X110" s="8" t="s">
+        <v>2089</v>
+      </c>
+      <c r="Y110" s="8">
+        <v>33</v>
+      </c>
+      <c r="Z110" s="8">
+        <v>67</v>
+      </c>
+      <c r="AA110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB110" s="8" t="s">
+        <v>2090</v>
+      </c>
+      <c r="AC110" s="8" t="s">
+        <v>2091</v>
+      </c>
+      <c r="AD110" s="8">
+        <v>83</v>
+      </c>
+      <c r="AE110" s="8">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
+      <c r="A111" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D111" s="8">
+        <v>263</v>
+      </c>
+      <c r="E111" s="8">
+        <v>320</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="G111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H111" s="8" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I111" s="8" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J111" s="8">
+        <v>48</v>
+      </c>
+      <c r="K111" s="8">
+        <v>47</v>
+      </c>
+      <c r="L111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M111" s="8" t="s">
+        <v>2096</v>
+      </c>
+      <c r="N111" s="8" t="s">
+        <v>2097</v>
+      </c>
+      <c r="O111" s="8">
+        <v>54</v>
+      </c>
+      <c r="P111" s="8">
+        <v>56</v>
+      </c>
+      <c r="Q111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R111" s="8" t="s">
+        <v>2098</v>
+      </c>
+      <c r="S111" s="8" t="s">
+        <v>2087</v>
+      </c>
+      <c r="T111" s="8">
+        <v>44</v>
+      </c>
+      <c r="U111" s="8">
+        <v>64</v>
+      </c>
+      <c r="V111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W111" s="8" t="s">
+        <v>2099</v>
+      </c>
+      <c r="X111" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="Y111" s="8">
+        <v>34</v>
+      </c>
+      <c r="Z111" s="8">
+        <v>67</v>
+      </c>
+      <c r="AA111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB111" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="AC111" s="8" t="s">
+        <v>2101</v>
+      </c>
+      <c r="AD111" s="8">
+        <v>83</v>
+      </c>
+      <c r="AE111" s="8">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
+      <c r="A112" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H112" s="8" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I112" s="8" t="s">
+        <v>2107</v>
+      </c>
+      <c r="J112" s="8">
+        <v>288</v>
+      </c>
+      <c r="K112" s="8">
+        <v>288</v>
+      </c>
+      <c r="L112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M112" s="8" t="s">
+        <v>2108</v>
+      </c>
+      <c r="N112" s="8" t="s">
+        <v>2109</v>
+      </c>
+      <c r="O112" s="8">
+        <v>281</v>
+      </c>
+      <c r="P112" s="8">
+        <v>289</v>
+      </c>
+      <c r="Q112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R112" s="8" t="s">
+        <v>2110</v>
+      </c>
+      <c r="S112" s="8" t="s">
+        <v>2111</v>
+      </c>
+      <c r="T112" s="8">
+        <v>235</v>
+      </c>
+      <c r="U112" s="8">
+        <v>346</v>
+      </c>
+      <c r="V112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W112" s="8" t="s">
+        <v>2112</v>
+      </c>
+      <c r="X112" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="Y112" s="8">
+        <v>199</v>
+      </c>
+      <c r="Z112" s="8">
+        <v>331</v>
+      </c>
+      <c r="AA112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB112" s="8" t="s">
+        <v>2113</v>
+      </c>
+      <c r="AC112" s="8" t="s">
+        <v>2114</v>
+      </c>
+      <c r="AD112" s="8">
+        <v>530</v>
+      </c>
+      <c r="AE112" s="8">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31">
+      <c r="A113" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="G113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H113" s="8" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I113" s="8" t="s">
+        <v>2120</v>
+      </c>
+      <c r="J113" s="8">
+        <v>646</v>
+      </c>
+      <c r="K113" s="8">
+        <v>510</v>
+      </c>
+      <c r="L113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M113" s="8" t="s">
+        <v>2121</v>
+      </c>
+      <c r="N113" s="8" t="s">
+        <v>2122</v>
+      </c>
+      <c r="O113" s="8">
+        <v>655</v>
+      </c>
+      <c r="P113" s="8">
+        <v>580</v>
+      </c>
+      <c r="Q113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R113" s="8" t="s">
+        <v>2123</v>
+      </c>
+      <c r="S113" s="8" t="s">
+        <v>2124</v>
+      </c>
+      <c r="T113" s="8">
+        <v>547</v>
+      </c>
+      <c r="U113" s="8">
+        <v>623</v>
+      </c>
+      <c r="V113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W113" s="8" t="s">
+        <v>2125</v>
+      </c>
+      <c r="X113" s="8" t="s">
+        <v>2126</v>
+      </c>
+      <c r="Y113" s="8">
+        <v>416</v>
+      </c>
+      <c r="Z113" s="8">
+        <v>652</v>
+      </c>
+      <c r="AA113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB113" s="8" t="s">
+        <v>2127</v>
+      </c>
+      <c r="AC113" s="8" t="s">
+        <v>2128</v>
+      </c>
+      <c r="AD113" s="8">
+        <v>939</v>
+      </c>
+      <c r="AE113" s="8">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
+      <c r="A114" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H114" s="8" t="s">
+        <v>2133</v>
+      </c>
+      <c r="I114" s="8" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J114" s="8">
+        <v>282</v>
+      </c>
+      <c r="K114" s="8">
+        <v>306</v>
+      </c>
+      <c r="L114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M114" s="8" t="s">
+        <v>2135</v>
+      </c>
+      <c r="N114" s="8" t="s">
+        <v>2136</v>
+      </c>
+      <c r="O114" s="8">
+        <v>272</v>
+      </c>
+      <c r="P114" s="8">
+        <v>317</v>
+      </c>
+      <c r="Q114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R114" s="8" t="s">
+        <v>2137</v>
+      </c>
+      <c r="S114" s="8" t="s">
+        <v>2138</v>
+      </c>
+      <c r="T114" s="8">
+        <v>247</v>
+      </c>
+      <c r="U114" s="8">
+        <v>383</v>
+      </c>
+      <c r="V114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W114" s="8" t="s">
+        <v>2139</v>
+      </c>
+      <c r="X114" s="8" t="s">
+        <v>2140</v>
+      </c>
+      <c r="Y114" s="8">
+        <v>201</v>
+      </c>
+      <c r="Z114" s="8">
+        <v>447</v>
+      </c>
+      <c r="AA114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB114" s="8" t="s">
+        <v>2141</v>
+      </c>
+      <c r="AC114" s="8" t="s">
+        <v>2142</v>
+      </c>
+      <c r="AD114" s="8">
+        <v>534</v>
+      </c>
+      <c r="AE114" s="8">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
+      <c r="A115" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D115" s="8">
+        <v>873</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H115" s="8" t="s">
+        <v>2145</v>
+      </c>
+      <c r="I115" s="8" t="s">
+        <v>2146</v>
+      </c>
+      <c r="J115" s="8">
+        <v>163</v>
+      </c>
+      <c r="K115" s="8">
+        <v>175</v>
+      </c>
+      <c r="L115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M115" s="8" t="s">
+        <v>2147</v>
+      </c>
+      <c r="N115" s="8" t="s">
+        <v>2148</v>
+      </c>
+      <c r="O115" s="8">
+        <v>165</v>
+      </c>
+      <c r="P115" s="8">
+        <v>169</v>
+      </c>
+      <c r="Q115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R115" s="8" t="s">
+        <v>2149</v>
+      </c>
+      <c r="S115" s="8" t="s">
+        <v>2150</v>
+      </c>
+      <c r="T115" s="8">
+        <v>141</v>
+      </c>
+      <c r="U115" s="8">
+        <v>199</v>
+      </c>
+      <c r="V115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W115" s="8" t="s">
+        <v>2151</v>
+      </c>
+      <c r="X115" s="8" t="s">
+        <v>2152</v>
+      </c>
+      <c r="Y115" s="8">
+        <v>121</v>
+      </c>
+      <c r="Z115" s="8">
+        <v>216</v>
+      </c>
+      <c r="AA115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB115" s="8" t="s">
+        <v>2153</v>
+      </c>
+      <c r="AC115" s="8" t="s">
         <v>715</v>
       </c>
-      <c r="W3" s="9" t="s">
-[...1266 lines deleted...]
-      <c r="AE14" s="11">
+      <c r="AD115" s="8">
+        <v>283</v>
+      </c>
+      <c r="AE115" s="8">
         <v>267</v>
       </c>
-      <c r="AF14" s="18" t="s">
-[...3085 lines deleted...]
-      <c r="F42" s="11">
+    </row>
+    <row r="116" spans="1:31" ht="18" customHeight="1">
+      <c r="A116" s="9"/>
+    </row>
+    <row r="117" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A117" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="G42" s="11" t="s">
-[...3101 lines deleted...]
-      <c r="X69" s="9">
+    </row>
+    <row r="118" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A118" s="11" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A119" s="11" t="s">
         <v>592</v>
       </c>
-      <c r="Y69" s="9">
-[...894 lines deleted...]
-      <c r="V77" s="11">
+    </row>
+    <row r="120" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A120" s="11" t="s">
         <v>593</v>
       </c>
-      <c r="W77" s="11" t="s">
-[...4404 lines deleted...]
-      <c r="A122" s="12"/>
+    </row>
+    <row r="121" spans="1:31" ht="12.95" customHeight="1">
+      <c r="A121" s="18" t="s">
+        <v>594</v>
+      </c>
+      <c r="B121" s="18"/>
+      <c r="C121" s="18"/>
+      <c r="D121" s="18"/>
+      <c r="E121" s="18"/>
+      <c r="F121" s="18"/>
+      <c r="G121" s="18"/>
+      <c r="H121" s="18"/>
+      <c r="I121" s="18"/>
+      <c r="J121" s="18"/>
+      <c r="K121" s="18"/>
+      <c r="L121" s="18"/>
+      <c r="M121" s="18"/>
+      <c r="N121" s="18"/>
+      <c r="O121" s="18"/>
+      <c r="P121" s="18"/>
+      <c r="Q121" s="18"/>
+      <c r="R121" s="18"/>
+      <c r="S121" s="18"/>
+      <c r="T121" s="18"/>
+      <c r="U121" s="18"/>
+      <c r="V121" s="18"/>
+      <c r="W121" s="18"/>
+      <c r="X121" s="18"/>
+      <c r="Y121" s="18"/>
+      <c r="Z121" s="18"/>
+      <c r="AA121" s="18"/>
+      <c r="AB121" s="18"/>
+      <c r="AC121" s="18"/>
+      <c r="AD121" s="18"/>
+      <c r="AE121" s="18"/>
+    </row>
+    <row r="122" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A122" s="10" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31" ht="18" customHeight="1">
+      <c r="A123" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A120:AK120"/>
-[...5 lines deleted...]
-    <mergeCell ref="AG1:AK1"/>
+    <mergeCell ref="A121:AE121"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="H1:K1"/>
+    <mergeCell ref="M1:P1"/>
+    <mergeCell ref="R1:U1"/>
+    <mergeCell ref="W1:Z1"/>
+    <mergeCell ref="AB1:AE1"/>
   </mergeCells>
-  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1811023622047245" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup scale="20" fitToHeight="20" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.5" right="0.5" top="1.2" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup fitToHeight="20" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;L&amp;G&amp;C 								   
-[...1 lines deleted...]
-du cancer colorectal - Années 2024-2025&amp;R&amp;"arial,Normal"&amp;8&amp;P/&amp;N								   </oddHeader>
+    <oddHeader>&amp;R&amp;8&amp;"arial,normal"&amp;P/&amp;N								   &amp;C 								   _x000D_&amp;C&amp;14&amp;"arial,bold"Participation au programme national de dépistage organisé 								   _x000D_du cancer colorectal - Années 2024-2025</oddHeader>
     <oddFooter>&amp;L&amp;9&amp;"arial,italic"&amp;D - Santé publique France</oddFooter>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr codeName="Feuil3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AK122"/>
+  <dimension ref="A1:AE123"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="V3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="D8" sqref="D8"/>
+      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="7" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="38" max="16384" width="11.42578125" style="1"/>
+    <col min="2" max="6" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="11" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="26" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="1.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="31" width="18.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.75">
+    <row r="1" spans="1:31" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5"/>
-[...7 lines deleted...]
-      <c r="I1" s="3" t="s">
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="M1" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="N1" s="16"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="R1" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="S1" s="16"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="W1" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="X1" s="16"/>
+      <c r="Y1" s="16"/>
+      <c r="Z1" s="17"/>
+      <c r="AA1" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB1" s="15" t="s">
+        <v>601</v>
+      </c>
+      <c r="AC1" s="16"/>
+      <c r="AD1" s="16"/>
+      <c r="AE1" s="17"/>
+    </row>
+    <row r="2" spans="1:31" ht="54">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="J2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="L2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="N2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="P2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="R2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="S2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="U2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="V2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="W2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="X2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE2" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="G3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>2160</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>2161</v>
+      </c>
+      <c r="L3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>2162</v>
+      </c>
+      <c r="N3" s="6" t="s">
+        <v>2163</v>
+      </c>
+      <c r="O3" s="6" t="s">
+        <v>2164</v>
+      </c>
+      <c r="P3" s="6" t="s">
+        <v>2165</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R3" s="6" t="s">
+        <v>2166</v>
+      </c>
+      <c r="S3" s="6" t="s">
+        <v>2167</v>
+      </c>
+      <c r="T3" s="6" t="s">
+        <v>2168</v>
+      </c>
+      <c r="U3" s="6" t="s">
+        <v>2169</v>
+      </c>
+      <c r="V3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W3" s="6" t="s">
+        <v>2170</v>
+      </c>
+      <c r="X3" s="6" t="s">
+        <v>2171</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="Z3" s="6" t="s">
+        <v>2173</v>
+      </c>
+      <c r="AA3" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB3" s="6" t="s">
+        <v>2174</v>
+      </c>
+      <c r="AC3" s="6" t="s">
+        <v>2175</v>
+      </c>
+      <c r="AD3" s="6" t="s">
+        <v>2176</v>
+      </c>
+      <c r="AE3" s="6" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>2182</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>2184</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>2185</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>2186</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>2187</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>2188</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>2189</v>
+      </c>
+      <c r="Q4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>2190</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>2191</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>2192</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>2193</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>2194</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>2195</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>2196</v>
+      </c>
+      <c r="Z4" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="AA4" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB4" s="6" t="s">
+        <v>2198</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>2199</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>2200</v>
+      </c>
+      <c r="AE4" s="6" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>2206</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>2207</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>2208</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>2209</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>2210</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>2211</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>2212</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>2213</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>2214</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>2215</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>2216</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>2218</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>2219</v>
+      </c>
+      <c r="Y5" s="6" t="s">
+        <v>2220</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>2221</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>2222</v>
+      </c>
+      <c r="AC5" s="6" t="s">
+        <v>2223</v>
+      </c>
+      <c r="AD5" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="AE5" s="6" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D6" s="8">
+        <v>841</v>
+      </c>
+      <c r="E6" s="8">
+        <v>956</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>2229</v>
+      </c>
+      <c r="J6" s="8">
+        <v>220</v>
+      </c>
+      <c r="K6" s="8">
+        <v>207</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M6" s="8" t="s">
+        <v>2230</v>
+      </c>
+      <c r="N6" s="8" t="s">
+        <v>2231</v>
+      </c>
+      <c r="O6" s="8">
+        <v>163</v>
+      </c>
+      <c r="P6" s="8">
+        <v>167</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>2232</v>
+      </c>
+      <c r="S6" s="8" t="s">
+        <v>2233</v>
+      </c>
+      <c r="T6" s="8">
+        <v>132</v>
+      </c>
+      <c r="U6" s="8">
+        <v>200</v>
+      </c>
+      <c r="V6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W6" s="8" t="s">
+        <v>2234</v>
+      </c>
+      <c r="X6" s="8" t="s">
+        <v>2235</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>131</v>
+      </c>
+      <c r="Z6" s="8">
+        <v>194</v>
+      </c>
+      <c r="AA6" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB6" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="AC6" s="8" t="s">
+        <v>2237</v>
+      </c>
+      <c r="AD6" s="8">
+        <v>195</v>
+      </c>
+      <c r="AE6" s="8">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D7" s="8">
+        <v>501</v>
+      </c>
+      <c r="E7" s="8">
+        <v>570</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>2241</v>
+      </c>
+      <c r="J7" s="8">
+        <v>110</v>
+      </c>
+      <c r="K7" s="8">
+        <v>93</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="N7" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="O7" s="8">
+        <v>103</v>
+      </c>
+      <c r="P7" s="8">
+        <v>89</v>
+      </c>
+      <c r="Q7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R7" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="S7" s="8" t="s">
+        <v>2245</v>
+      </c>
+      <c r="T7" s="8">
+        <v>83</v>
+      </c>
+      <c r="U7" s="8">
+        <v>98</v>
+      </c>
+      <c r="V7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W7" s="8" t="s">
+        <v>2246</v>
+      </c>
+      <c r="X7" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="Y7" s="8">
+        <v>61</v>
+      </c>
+      <c r="Z7" s="8">
+        <v>137</v>
+      </c>
+      <c r="AA7" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB7" s="8" t="s">
+        <v>2248</v>
+      </c>
+      <c r="AC7" s="8" t="s">
+        <v>2249</v>
+      </c>
+      <c r="AD7" s="8">
+        <v>144</v>
+      </c>
+      <c r="AE7" s="8">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D8" s="8">
+        <v>544</v>
+      </c>
+      <c r="E8" s="8">
+        <v>533</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>2252</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>2253</v>
+      </c>
+      <c r="J8" s="8">
+        <v>139</v>
+      </c>
+      <c r="K8" s="8">
+        <v>98</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M8" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="N8" s="8" t="s">
+        <v>2255</v>
+      </c>
+      <c r="O8" s="8">
+        <v>94</v>
+      </c>
+      <c r="P8" s="8">
+        <v>96</v>
+      </c>
+      <c r="Q8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R8" s="8" t="s">
+        <v>2256</v>
+      </c>
+      <c r="S8" s="8" t="s">
+        <v>2257</v>
+      </c>
+      <c r="T8" s="8">
+        <v>96</v>
+      </c>
+      <c r="U8" s="8">
+        <v>99</v>
+      </c>
+      <c r="V8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W8" s="8" t="s">
+        <v>2246</v>
+      </c>
+      <c r="X8" s="8" t="s">
+        <v>1703</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>72</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>103</v>
+      </c>
+      <c r="AA8" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB8" s="8" t="s">
+        <v>2258</v>
+      </c>
+      <c r="AC8" s="8" t="s">
+        <v>2259</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>143</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D9" s="8">
+        <v>224</v>
+      </c>
+      <c r="E9" s="8">
+        <v>283</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I9" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J9" s="8">
+        <v>45</v>
+      </c>
+      <c r="K9" s="8">
+        <v>63</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>2264</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>2265</v>
+      </c>
+      <c r="O9" s="8">
+        <v>38</v>
+      </c>
+      <c r="P9" s="8">
+        <v>44</v>
+      </c>
+      <c r="Q9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R9" s="8" t="s">
+        <v>2266</v>
+      </c>
+      <c r="S9" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="T9" s="8">
+        <v>43</v>
+      </c>
+      <c r="U9" s="8">
+        <v>61</v>
+      </c>
+      <c r="V9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W9" s="8" t="s">
+        <v>2268</v>
+      </c>
+      <c r="X9" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>34</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>63</v>
+      </c>
+      <c r="AA9" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB9" s="8" t="s">
+        <v>2269</v>
+      </c>
+      <c r="AC9" s="8" t="s">
+        <v>2270</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>64</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D10" s="8">
+        <v>819</v>
+      </c>
+      <c r="E10" s="8">
+        <v>835</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>2273</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>2274</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="J10" s="8">
+        <v>190</v>
+      </c>
+      <c r="K10" s="8">
+        <v>145</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>2276</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>2277</v>
+      </c>
+      <c r="O10" s="8">
+        <v>149</v>
+      </c>
+      <c r="P10" s="8">
+        <v>141</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R10" s="8" t="s">
+        <v>2278</v>
+      </c>
+      <c r="S10" s="8" t="s">
+        <v>2279</v>
+      </c>
+      <c r="T10" s="8">
+        <v>162</v>
+      </c>
+      <c r="U10" s="8">
+        <v>168</v>
+      </c>
+      <c r="V10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W10" s="8" t="s">
+        <v>2280</v>
+      </c>
+      <c r="X10" s="8" t="s">
+        <v>2281</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>97</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>191</v>
+      </c>
+      <c r="AA10" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB10" s="8" t="s">
+        <v>2282</v>
+      </c>
+      <c r="AC10" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>221</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>2288</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>2289</v>
+      </c>
+      <c r="J11" s="8">
+        <v>475</v>
+      </c>
+      <c r="K11" s="8">
+        <v>371</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M11" s="8" t="s">
+        <v>2290</v>
+      </c>
+      <c r="N11" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="O11" s="8">
+        <v>396</v>
+      </c>
+      <c r="P11" s="8">
+        <v>350</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R11" s="8" t="s">
+        <v>2292</v>
+      </c>
+      <c r="S11" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="T11" s="8">
+        <v>319</v>
+      </c>
+      <c r="U11" s="8">
+        <v>370</v>
+      </c>
+      <c r="V11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W11" s="8" t="s">
+        <v>2293</v>
+      </c>
+      <c r="X11" s="8" t="s">
+        <v>2294</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>279</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>383</v>
+      </c>
+      <c r="AA11" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB11" s="8" t="s">
+        <v>2295</v>
+      </c>
+      <c r="AC11" s="8" t="s">
+        <v>2296</v>
+      </c>
+      <c r="AD11" s="8">
+        <v>487</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>2302</v>
+      </c>
+      <c r="J12" s="8">
+        <v>234</v>
+      </c>
+      <c r="K12" s="8">
+        <v>202</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M12" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="N12" s="8" t="s">
+        <v>2303</v>
+      </c>
+      <c r="O12" s="8">
+        <v>202</v>
+      </c>
+      <c r="P12" s="8">
+        <v>176</v>
+      </c>
+      <c r="Q12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R12" s="8" t="s">
+        <v>2304</v>
+      </c>
+      <c r="S12" s="8" t="s">
+        <v>2305</v>
+      </c>
+      <c r="T12" s="8">
+        <v>186</v>
+      </c>
+      <c r="U12" s="8">
+        <v>191</v>
+      </c>
+      <c r="V12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W12" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="X12" s="8" t="s">
+        <v>2307</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>154</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>233</v>
+      </c>
+      <c r="AA12" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB12" s="8" t="s">
+        <v>2308</v>
+      </c>
+      <c r="AC12" s="8" t="s">
+        <v>2309</v>
+      </c>
+      <c r="AD12" s="8">
+        <v>321</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D13" s="8">
+        <v>318</v>
+      </c>
+      <c r="E13" s="8">
+        <v>337</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>2313</v>
+      </c>
+      <c r="J13" s="8">
+        <v>74</v>
+      </c>
+      <c r="K13" s="8">
+        <v>57</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M13" s="8" t="s">
+        <v>2314</v>
+      </c>
+      <c r="N13" s="8" t="s">
+        <v>2315</v>
+      </c>
+      <c r="O13" s="8">
+        <v>72</v>
+      </c>
+      <c r="P13" s="8">
+        <v>61</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R13" s="8" t="s">
+        <v>2316</v>
+      </c>
+      <c r="S13" s="8" t="s">
+        <v>2317</v>
+      </c>
+      <c r="T13" s="8">
+        <v>48</v>
+      </c>
+      <c r="U13" s="8">
+        <v>78</v>
+      </c>
+      <c r="V13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W13" s="8" t="s">
+        <v>2318</v>
+      </c>
+      <c r="X13" s="8" t="s">
+        <v>2319</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>38</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>64</v>
+      </c>
+      <c r="AA13" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB13" s="8" t="s">
+        <v>2320</v>
+      </c>
+      <c r="AC13" s="8" t="s">
+        <v>2321</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>86</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D14" s="8">
+        <v>828</v>
+      </c>
+      <c r="E14" s="8">
+        <v>990</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J14" s="8">
+        <v>183</v>
+      </c>
+      <c r="K14" s="8">
+        <v>190</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M14" s="8" t="s">
+        <v>2326</v>
+      </c>
+      <c r="N14" s="8" t="s">
+        <v>1892</v>
+      </c>
+      <c r="O14" s="8">
+        <v>153</v>
+      </c>
+      <c r="P14" s="8">
+        <v>183</v>
+      </c>
+      <c r="Q14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R14" s="8" t="s">
+        <v>2327</v>
+      </c>
+      <c r="S14" s="8" t="s">
+        <v>2328</v>
+      </c>
+      <c r="T14" s="8">
+        <v>131</v>
+      </c>
+      <c r="U14" s="8">
+        <v>185</v>
+      </c>
+      <c r="V14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W14" s="8" t="s">
+        <v>2329</v>
+      </c>
+      <c r="X14" s="8" t="s">
+        <v>2330</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>131</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>184</v>
+      </c>
+      <c r="AA14" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB14" s="8" t="s">
+        <v>2331</v>
+      </c>
+      <c r="AC14" s="8" t="s">
+        <v>2332</v>
+      </c>
+      <c r="AD14" s="8">
+        <v>230</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>2337</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J15" s="8">
+        <v>537</v>
+      </c>
+      <c r="K15" s="8">
+        <v>485</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>2339</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>2340</v>
+      </c>
+      <c r="O15" s="8">
+        <v>488</v>
+      </c>
+      <c r="P15" s="8">
+        <v>410</v>
+      </c>
+      <c r="Q15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R15" s="8" t="s">
+        <v>2341</v>
+      </c>
+      <c r="S15" s="8" t="s">
+        <v>2342</v>
+      </c>
+      <c r="T15" s="8">
+        <v>386</v>
+      </c>
+      <c r="U15" s="8">
+        <v>409</v>
+      </c>
+      <c r="V15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W15" s="8" t="s">
+        <v>2343</v>
+      </c>
+      <c r="X15" s="8" t="s">
+        <v>2344</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>282</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>415</v>
+      </c>
+      <c r="AA15" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB15" s="8" t="s">
+        <v>2345</v>
+      </c>
+      <c r="AC15" s="8" t="s">
+        <v>2346</v>
+      </c>
+      <c r="AD15" s="8">
+        <v>615</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D16" s="8">
+        <v>640</v>
+      </c>
+      <c r="E16" s="8">
+        <v>705</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>2351</v>
+      </c>
+      <c r="J16" s="8">
+        <v>163</v>
+      </c>
+      <c r="K16" s="8">
+        <v>152</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M16" s="8" t="s">
+        <v>2352</v>
+      </c>
+      <c r="N16" s="8" t="s">
+        <v>2353</v>
+      </c>
+      <c r="O16" s="8">
+        <v>116</v>
+      </c>
+      <c r="P16" s="8">
+        <v>123</v>
+      </c>
+      <c r="Q16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R16" s="8" t="s">
+        <v>2354</v>
+      </c>
+      <c r="S16" s="8" t="s">
+        <v>2355</v>
+      </c>
+      <c r="T16" s="8">
+        <v>103</v>
+      </c>
+      <c r="U16" s="8">
+        <v>153</v>
+      </c>
+      <c r="V16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>2356</v>
+      </c>
+      <c r="X16" s="8" t="s">
+        <v>2357</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>88</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>125</v>
+      </c>
+      <c r="AA16" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB16" s="8" t="s">
+        <v>1791</v>
+      </c>
+      <c r="AC16" s="8" t="s">
+        <v>2358</v>
+      </c>
+      <c r="AD16" s="8">
+        <v>170</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>2363</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>2364</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>2365</v>
+      </c>
+      <c r="J17" s="8">
+        <v>337</v>
+      </c>
+      <c r="K17" s="8">
+        <v>260</v>
+      </c>
+      <c r="L17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>2366</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>2367</v>
+      </c>
+      <c r="O17" s="8">
+        <v>276</v>
+      </c>
+      <c r="P17" s="8">
+        <v>236</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>2368</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>2369</v>
+      </c>
+      <c r="T17" s="8">
+        <v>228</v>
+      </c>
+      <c r="U17" s="8">
+        <v>241</v>
+      </c>
+      <c r="V17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W17" s="8" t="s">
+        <v>2370</v>
+      </c>
+      <c r="X17" s="8" t="s">
+        <v>2371</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>142</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>288</v>
+      </c>
+      <c r="AA17" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB17" s="8" t="s">
+        <v>2372</v>
+      </c>
+      <c r="AC17" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="AD17" s="8">
+        <v>336</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>2378</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>2379</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>2380</v>
+      </c>
+      <c r="J18" s="6">
+        <v>830</v>
+      </c>
+      <c r="K18" s="6">
+        <v>817</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>2381</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>2382</v>
+      </c>
+      <c r="O18" s="6">
+        <v>683</v>
+      </c>
+      <c r="P18" s="6">
+        <v>828</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>2383</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>2384</v>
+      </c>
+      <c r="T18" s="6">
+        <v>650</v>
+      </c>
+      <c r="U18" s="6">
+        <v>956</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>2385</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>2386</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>560</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AA18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>2387</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>2388</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>2389</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D19" s="8">
+        <v>838</v>
+      </c>
+      <c r="E19" s="8">
+        <v>927</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>2393</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>2394</v>
+      </c>
+      <c r="I19" s="8" t="s">
+        <v>2395</v>
+      </c>
+      <c r="J19" s="8">
+        <v>197</v>
+      </c>
+      <c r="K19" s="8">
+        <v>152</v>
+      </c>
+      <c r="L19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>2396</v>
+      </c>
+      <c r="N19" s="8" t="s">
+        <v>2397</v>
+      </c>
+      <c r="O19" s="8">
+        <v>139</v>
+      </c>
+      <c r="P19" s="8">
+        <v>169</v>
+      </c>
+      <c r="Q19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R19" s="8" t="s">
+        <v>2398</v>
+      </c>
+      <c r="S19" s="8" t="s">
+        <v>2399</v>
+      </c>
+      <c r="T19" s="8">
+        <v>109</v>
+      </c>
+      <c r="U19" s="8">
+        <v>187</v>
+      </c>
+      <c r="V19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>2400</v>
+      </c>
+      <c r="X19" s="8" t="s">
+        <v>2401</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>123</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>184</v>
+      </c>
+      <c r="AA19" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB19" s="8" t="s">
+        <v>2402</v>
+      </c>
+      <c r="AC19" s="8" t="s">
+        <v>2403</v>
+      </c>
+      <c r="AD19" s="8">
+        <v>270</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D20" s="8">
+        <v>748</v>
+      </c>
+      <c r="E20" s="8">
+        <v>797</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>2407</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J20" s="8">
+        <v>165</v>
+      </c>
+      <c r="K20" s="8">
+        <v>159</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M20" s="8" t="s">
+        <v>2409</v>
+      </c>
+      <c r="N20" s="8" t="s">
+        <v>2410</v>
+      </c>
+      <c r="O20" s="8">
+        <v>128</v>
+      </c>
+      <c r="P20" s="8">
+        <v>148</v>
+      </c>
+      <c r="Q20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R20" s="8" t="s">
+        <v>2411</v>
+      </c>
+      <c r="S20" s="8" t="s">
+        <v>2412</v>
+      </c>
+      <c r="T20" s="8">
+        <v>106</v>
+      </c>
+      <c r="U20" s="8">
+        <v>154</v>
+      </c>
+      <c r="V20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W20" s="8" t="s">
+        <v>2413</v>
+      </c>
+      <c r="X20" s="8" t="s">
+        <v>2414</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>92</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>151</v>
+      </c>
+      <c r="AA20" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB20" s="8" t="s">
+        <v>2415</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>2416</v>
+      </c>
+      <c r="AD20" s="8">
+        <v>257</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D21" s="8">
+        <v>435</v>
+      </c>
+      <c r="E21" s="8">
+        <v>472</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>2419</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>2420</v>
+      </c>
+      <c r="J21" s="8">
+        <v>105</v>
+      </c>
+      <c r="K21" s="8">
+        <v>71</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M21" s="8" t="s">
+        <v>2421</v>
+      </c>
+      <c r="N21" s="8" t="s">
+        <v>1714</v>
+      </c>
+      <c r="O21" s="8">
+        <v>68</v>
+      </c>
+      <c r="P21" s="8">
+        <v>91</v>
+      </c>
+      <c r="Q21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R21" s="8" t="s">
+        <v>2422</v>
+      </c>
+      <c r="S21" s="8" t="s">
+        <v>2423</v>
+      </c>
+      <c r="T21" s="8">
+        <v>69</v>
+      </c>
+      <c r="U21" s="8">
+        <v>79</v>
+      </c>
+      <c r="V21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W21" s="8" t="s">
+        <v>2424</v>
+      </c>
+      <c r="X21" s="8" t="s">
+        <v>2425</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>56</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>118</v>
+      </c>
+      <c r="AA21" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB21" s="8" t="s">
+        <v>2426</v>
+      </c>
+      <c r="AC21" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>137</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D22" s="8">
+        <v>277</v>
+      </c>
+      <c r="E22" s="8">
+        <v>383</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>2430</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J22" s="8">
+        <v>47</v>
+      </c>
+      <c r="K22" s="8">
+        <v>52</v>
+      </c>
+      <c r="L22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M22" s="8" t="s">
+        <v>2432</v>
+      </c>
+      <c r="N22" s="8" t="s">
+        <v>2433</v>
+      </c>
+      <c r="O22" s="8">
+        <v>38</v>
+      </c>
+      <c r="P22" s="8">
+        <v>58</v>
+      </c>
+      <c r="Q22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R22" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="S22" s="8" t="s">
+        <v>2435</v>
+      </c>
+      <c r="T22" s="8">
+        <v>44</v>
+      </c>
+      <c r="U22" s="8">
+        <v>71</v>
+      </c>
+      <c r="V22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W22" s="8" t="s">
+        <v>2436</v>
+      </c>
+      <c r="X22" s="8" t="s">
+        <v>2437</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>41</v>
+      </c>
+      <c r="Z22" s="8">
+        <v>91</v>
+      </c>
+      <c r="AA22" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB22" s="8" t="s">
+        <v>2438</v>
+      </c>
+      <c r="AC22" s="8" t="s">
+        <v>2439</v>
+      </c>
+      <c r="AD22" s="8">
+        <v>107</v>
+      </c>
+      <c r="AE22" s="8">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D23" s="8">
+        <v>316</v>
+      </c>
+      <c r="E23" s="8">
+        <v>424</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>2443</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="J23" s="8">
+        <v>60</v>
+      </c>
+      <c r="K23" s="8">
+        <v>73</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M23" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="N23" s="8" t="s">
+        <v>2445</v>
+      </c>
+      <c r="O23" s="8">
+        <v>54</v>
+      </c>
+      <c r="P23" s="8">
+        <v>64</v>
+      </c>
+      <c r="Q23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R23" s="8" t="s">
+        <v>2056</v>
+      </c>
+      <c r="S23" s="8" t="s">
+        <v>2446</v>
+      </c>
+      <c r="T23" s="8">
+        <v>53</v>
+      </c>
+      <c r="U23" s="8">
+        <v>86</v>
+      </c>
+      <c r="V23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W23" s="8" t="s">
+        <v>2447</v>
+      </c>
+      <c r="X23" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>38</v>
+      </c>
+      <c r="Z23" s="8">
+        <v>100</v>
+      </c>
+      <c r="AA23" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB23" s="8" t="s">
+        <v>2050</v>
+      </c>
+      <c r="AC23" s="8" t="s">
+        <v>2449</v>
+      </c>
+      <c r="AD23" s="8">
+        <v>111</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D24" s="8">
+        <v>848</v>
+      </c>
+      <c r="E24" s="8">
+        <v>943</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>2452</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J24" s="8">
+        <v>148</v>
+      </c>
+      <c r="K24" s="8">
+        <v>163</v>
+      </c>
+      <c r="L24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M24" s="8" t="s">
+        <v>2454</v>
+      </c>
+      <c r="N24" s="8" t="s">
+        <v>2455</v>
+      </c>
+      <c r="O24" s="8">
+        <v>143</v>
+      </c>
+      <c r="P24" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R24" s="8" t="s">
+        <v>2456</v>
+      </c>
+      <c r="S24" s="8" t="s">
+        <v>2457</v>
+      </c>
+      <c r="T24" s="8">
+        <v>162</v>
+      </c>
+      <c r="U24" s="8">
+        <v>208</v>
+      </c>
+      <c r="V24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W24" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="X24" s="8" t="s">
+        <v>2459</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>110</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>187</v>
+      </c>
+      <c r="AA24" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB24" s="8" t="s">
+        <v>2460</v>
+      </c>
+      <c r="AC24" s="8" t="s">
+        <v>2461</v>
+      </c>
+      <c r="AD24" s="8">
+        <v>285</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D25" s="8">
+        <v>426</v>
+      </c>
+      <c r="E25" s="8">
+        <v>634</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>2464</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>2465</v>
+      </c>
+      <c r="J25" s="8">
+        <v>67</v>
+      </c>
+      <c r="K25" s="8">
+        <v>92</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M25" s="8" t="s">
+        <v>2466</v>
+      </c>
+      <c r="N25" s="8" t="s">
+        <v>2467</v>
+      </c>
+      <c r="O25" s="8">
+        <v>66</v>
+      </c>
+      <c r="P25" s="8">
+        <v>104</v>
+      </c>
+      <c r="Q25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R25" s="8" t="s">
+        <v>2468</v>
+      </c>
+      <c r="S25" s="8" t="s">
+        <v>2469</v>
+      </c>
+      <c r="T25" s="8">
+        <v>80</v>
+      </c>
+      <c r="U25" s="8">
+        <v>124</v>
+      </c>
+      <c r="V25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W25" s="8" t="s">
+        <v>2470</v>
+      </c>
+      <c r="X25" s="8" t="s">
+        <v>2471</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>74</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>147</v>
+      </c>
+      <c r="AA25" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB25" s="8" t="s">
+        <v>2472</v>
+      </c>
+      <c r="AC25" s="8" t="s">
+        <v>2473</v>
+      </c>
+      <c r="AD25" s="8">
+        <v>139</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D26" s="8">
+        <v>204</v>
+      </c>
+      <c r="E26" s="8">
+        <v>262</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>2476</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>2477</v>
+      </c>
+      <c r="J26" s="8">
+        <v>41</v>
+      </c>
+      <c r="K26" s="8">
+        <v>55</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M26" s="8" t="s">
+        <v>2478</v>
+      </c>
+      <c r="N26" s="8" t="s">
+        <v>2479</v>
+      </c>
+      <c r="O26" s="8">
+        <v>47</v>
+      </c>
+      <c r="P26" s="8">
+        <v>52</v>
+      </c>
+      <c r="Q26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R26" s="8" t="s">
+        <v>2480</v>
+      </c>
+      <c r="S26" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="T26" s="8">
+        <v>27</v>
+      </c>
+      <c r="U26" s="8">
+        <v>47</v>
+      </c>
+      <c r="V26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W26" s="8" t="s">
+        <v>2481</v>
+      </c>
+      <c r="X26" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>26</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>63</v>
+      </c>
+      <c r="AA26" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB26" s="8" t="s">
+        <v>2482</v>
+      </c>
+      <c r="AC26" s="8" t="s">
+        <v>2483</v>
+      </c>
+      <c r="AD26" s="8">
+        <v>63</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>2487</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>2488</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>2489</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>2490</v>
+      </c>
+      <c r="K27" s="6">
+        <v>994</v>
+      </c>
+      <c r="L27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>2491</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>2492</v>
+      </c>
+      <c r="O27" s="6">
+        <v>832</v>
+      </c>
+      <c r="P27" s="6">
+        <v>901</v>
+      </c>
+      <c r="Q27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>2493</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>2494</v>
+      </c>
+      <c r="T27" s="6">
+        <v>802</v>
+      </c>
+      <c r="U27" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="V27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W27" s="6" t="s">
+        <v>2495</v>
+      </c>
+      <c r="X27" s="6" t="s">
+        <v>2496</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>695</v>
+      </c>
+      <c r="Z27" s="6" t="s">
+        <v>2497</v>
+      </c>
+      <c r="AA27" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB27" s="6" t="s">
+        <v>2498</v>
+      </c>
+      <c r="AC27" s="6" t="s">
+        <v>2499</v>
+      </c>
+      <c r="AD27" s="6" t="s">
+        <v>2500</v>
+      </c>
+      <c r="AE27" s="6" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D28" s="8">
+        <v>892</v>
+      </c>
+      <c r="E28" s="8">
+        <v>987</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>2505</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>2506</v>
+      </c>
+      <c r="J28" s="8">
+        <v>172</v>
+      </c>
+      <c r="K28" s="8">
+        <v>159</v>
+      </c>
+      <c r="L28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M28" s="8" t="s">
+        <v>2507</v>
+      </c>
+      <c r="N28" s="8" t="s">
+        <v>2508</v>
+      </c>
+      <c r="O28" s="8">
+        <v>152</v>
+      </c>
+      <c r="P28" s="8">
+        <v>177</v>
+      </c>
+      <c r="Q28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R28" s="8" t="s">
+        <v>2509</v>
+      </c>
+      <c r="S28" s="8" t="s">
+        <v>2510</v>
+      </c>
+      <c r="T28" s="8">
+        <v>156</v>
+      </c>
+      <c r="U28" s="8">
+        <v>189</v>
+      </c>
+      <c r="V28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W28" s="8" t="s">
+        <v>2511</v>
+      </c>
+      <c r="X28" s="8" t="s">
+        <v>2512</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>135</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>209</v>
+      </c>
+      <c r="AA28" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB28" s="8" t="s">
+        <v>2513</v>
+      </c>
+      <c r="AC28" s="8" t="s">
+        <v>2514</v>
+      </c>
+      <c r="AD28" s="8">
+        <v>277</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>2519</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>2520</v>
+      </c>
+      <c r="J29" s="8">
+        <v>248</v>
+      </c>
+      <c r="K29" s="8">
+        <v>267</v>
+      </c>
+      <c r="L29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M29" s="8" t="s">
+        <v>2521</v>
+      </c>
+      <c r="N29" s="8" t="s">
+        <v>2522</v>
+      </c>
+      <c r="O29" s="8">
+        <v>196</v>
+      </c>
+      <c r="P29" s="8">
+        <v>241</v>
+      </c>
+      <c r="Q29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R29" s="8" t="s">
+        <v>2523</v>
+      </c>
+      <c r="S29" s="8" t="s">
+        <v>2524</v>
+      </c>
+      <c r="T29" s="8">
+        <v>174</v>
+      </c>
+      <c r="U29" s="8">
+        <v>265</v>
+      </c>
+      <c r="V29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W29" s="8" t="s">
+        <v>2525</v>
+      </c>
+      <c r="X29" s="8" t="s">
+        <v>2526</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>151</v>
+      </c>
+      <c r="Z29" s="8">
+        <v>308</v>
+      </c>
+      <c r="AA29" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB29" s="8" t="s">
+        <v>2527</v>
+      </c>
+      <c r="AC29" s="8" t="s">
+        <v>2528</v>
+      </c>
+      <c r="AD29" s="8">
+        <v>319</v>
+      </c>
+      <c r="AE29" s="8">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>2532</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J30" s="8">
+        <v>380</v>
+      </c>
+      <c r="K30" s="8">
+        <v>350</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M30" s="8" t="s">
+        <v>2535</v>
+      </c>
+      <c r="N30" s="8" t="s">
+        <v>2536</v>
+      </c>
+      <c r="O30" s="8">
+        <v>286</v>
+      </c>
+      <c r="P30" s="8">
+        <v>270</v>
+      </c>
+      <c r="Q30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R30" s="8" t="s">
+        <v>2537</v>
+      </c>
+      <c r="S30" s="8" t="s">
+        <v>2538</v>
+      </c>
+      <c r="T30" s="8">
+        <v>273</v>
+      </c>
+      <c r="U30" s="8">
+        <v>288</v>
+      </c>
+      <c r="V30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W30" s="8" t="s">
+        <v>2539</v>
+      </c>
+      <c r="X30" s="8" t="s">
+        <v>2540</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>211</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>285</v>
+      </c>
+      <c r="AA30" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB30" s="8" t="s">
+        <v>2541</v>
+      </c>
+      <c r="AC30" s="8" t="s">
+        <v>2542</v>
+      </c>
+      <c r="AD30" s="8">
+        <v>417</v>
+      </c>
+      <c r="AE30" s="8">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>2546</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H31" s="8" t="s">
+        <v>2547</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>2548</v>
+      </c>
+      <c r="J31" s="8">
+        <v>270</v>
+      </c>
+      <c r="K31" s="8">
+        <v>218</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M31" s="8" t="s">
+        <v>2549</v>
+      </c>
+      <c r="N31" s="8" t="s">
+        <v>2550</v>
+      </c>
+      <c r="O31" s="8">
+        <v>198</v>
+      </c>
+      <c r="P31" s="8">
+        <v>213</v>
+      </c>
+      <c r="Q31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R31" s="8" t="s">
+        <v>2551</v>
+      </c>
+      <c r="S31" s="8" t="s">
+        <v>2552</v>
+      </c>
+      <c r="T31" s="8">
+        <v>199</v>
+      </c>
+      <c r="U31" s="8">
+        <v>299</v>
+      </c>
+      <c r="V31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W31" s="8" t="s">
+        <v>2553</v>
+      </c>
+      <c r="X31" s="8" t="s">
+        <v>2554</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>198</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>281</v>
+      </c>
+      <c r="AA31" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB31" s="8" t="s">
+        <v>2555</v>
+      </c>
+      <c r="AC31" s="8" t="s">
+        <v>2556</v>
+      </c>
+      <c r="AD31" s="8">
+        <v>373</v>
+      </c>
+      <c r="AE31" s="8">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>2559</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>2560</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>2561</v>
+      </c>
+      <c r="J32" s="6">
+        <v>592</v>
+      </c>
+      <c r="K32" s="6">
+        <v>807</v>
+      </c>
+      <c r="L32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>2562</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>2563</v>
+      </c>
+      <c r="O32" s="6">
+        <v>561</v>
+      </c>
+      <c r="P32" s="6">
+        <v>692</v>
+      </c>
+      <c r="Q32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>2564</v>
+      </c>
+      <c r="S32" s="6" t="s">
+        <v>2565</v>
+      </c>
+      <c r="T32" s="6">
+        <v>499</v>
+      </c>
+      <c r="U32" s="6">
+        <v>730</v>
+      </c>
+      <c r="V32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W32" s="6" t="s">
+        <v>2566</v>
+      </c>
+      <c r="X32" s="6" t="s">
+        <v>2567</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>429</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>815</v>
+      </c>
+      <c r="AA32" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB32" s="6" t="s">
+        <v>2568</v>
+      </c>
+      <c r="AC32" s="6" t="s">
+        <v>2569</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>431</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D33" s="8">
+        <v>308</v>
+      </c>
+      <c r="E33" s="8">
+        <v>475</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>2572</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>2573</v>
+      </c>
+      <c r="J33" s="8">
+        <v>79</v>
+      </c>
+      <c r="K33" s="8">
+        <v>75</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M33" s="8" t="s">
+        <v>2574</v>
+      </c>
+      <c r="N33" s="8" t="s">
+        <v>2575</v>
+      </c>
+      <c r="O33" s="8">
+        <v>61</v>
+      </c>
+      <c r="P33" s="8">
+        <v>66</v>
+      </c>
+      <c r="Q33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R33" s="8" t="s">
+        <v>2576</v>
+      </c>
+      <c r="S33" s="8" t="s">
+        <v>2577</v>
+      </c>
+      <c r="T33" s="8">
+        <v>67</v>
+      </c>
+      <c r="U33" s="8">
+        <v>97</v>
+      </c>
+      <c r="V33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W33" s="8" t="s">
+        <v>2578</v>
+      </c>
+      <c r="X33" s="8" t="s">
+        <v>2579</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>50</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>110</v>
+      </c>
+      <c r="AA33" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB33" s="8" t="s">
+        <v>2580</v>
+      </c>
+      <c r="AC33" s="8" t="s">
+        <v>2581</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>51</v>
+      </c>
+      <c r="AE33" s="8">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D34" s="8">
+        <v>389</v>
+      </c>
+      <c r="E34" s="8">
+        <v>662</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H34" s="8" t="s">
+        <v>2584</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="J34" s="8">
+        <v>93</v>
+      </c>
+      <c r="K34" s="8">
+        <v>133</v>
+      </c>
+      <c r="L34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M34" s="8" t="s">
+        <v>2585</v>
+      </c>
+      <c r="N34" s="8" t="s">
+        <v>2586</v>
+      </c>
+      <c r="O34" s="8">
+        <v>87</v>
+      </c>
+      <c r="P34" s="8">
+        <v>134</v>
+      </c>
+      <c r="Q34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R34" s="8" t="s">
+        <v>2587</v>
+      </c>
+      <c r="S34" s="8" t="s">
+        <v>2588</v>
+      </c>
+      <c r="T34" s="8">
+        <v>74</v>
+      </c>
+      <c r="U34" s="8">
+        <v>121</v>
+      </c>
+      <c r="V34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W34" s="8" t="s">
+        <v>2589</v>
+      </c>
+      <c r="X34" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>67</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>128</v>
+      </c>
+      <c r="AA34" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB34" s="8" t="s">
+        <v>2591</v>
+      </c>
+      <c r="AC34" s="8" t="s">
+        <v>2592</v>
+      </c>
+      <c r="AD34" s="8">
+        <v>68</v>
+      </c>
+      <c r="AE34" s="8">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D35" s="8">
+        <v>224</v>
+      </c>
+      <c r="E35" s="8">
+        <v>363</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H35" s="8" t="s">
+        <v>2595</v>
+      </c>
+      <c r="I35" s="8" t="s">
+        <v>2596</v>
+      </c>
+      <c r="J35" s="8">
+        <v>51</v>
+      </c>
+      <c r="K35" s="8">
+        <v>73</v>
+      </c>
+      <c r="L35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M35" s="8" t="s">
+        <v>2597</v>
+      </c>
+      <c r="N35" s="8" t="s">
+        <v>2598</v>
+      </c>
+      <c r="O35" s="8">
+        <v>40</v>
+      </c>
+      <c r="P35" s="8">
+        <v>65</v>
+      </c>
+      <c r="Q35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R35" s="8" t="s">
+        <v>2599</v>
+      </c>
+      <c r="S35" s="8" t="s">
+        <v>2600</v>
+      </c>
+      <c r="T35" s="8">
+        <v>41</v>
+      </c>
+      <c r="U35" s="8">
+        <v>61</v>
+      </c>
+      <c r="V35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W35" s="8" t="s">
+        <v>2601</v>
+      </c>
+      <c r="X35" s="8" t="s">
+        <v>1939</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>43</v>
+      </c>
+      <c r="Z35" s="8">
+        <v>74</v>
+      </c>
+      <c r="AA35" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB35" s="8" t="s">
+        <v>2602</v>
+      </c>
+      <c r="AC35" s="8" t="s">
+        <v>2321</v>
+      </c>
+      <c r="AD35" s="8">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="8">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D36" s="8">
+        <v>635</v>
+      </c>
+      <c r="E36" s="8">
+        <v>916</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H36" s="8" t="s">
+        <v>2606</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>2607</v>
+      </c>
+      <c r="J36" s="8">
+        <v>165</v>
+      </c>
+      <c r="K36" s="8">
+        <v>200</v>
+      </c>
+      <c r="L36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M36" s="8" t="s">
+        <v>2608</v>
+      </c>
+      <c r="N36" s="8" t="s">
+        <v>2609</v>
+      </c>
+      <c r="O36" s="8">
+        <v>152</v>
+      </c>
+      <c r="P36" s="8">
+        <v>159</v>
+      </c>
+      <c r="Q36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R36" s="8" t="s">
+        <v>2610</v>
+      </c>
+      <c r="S36" s="8" t="s">
+        <v>2611</v>
+      </c>
+      <c r="T36" s="8">
+        <v>114</v>
+      </c>
+      <c r="U36" s="8">
+        <v>160</v>
+      </c>
+      <c r="V36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>2612</v>
+      </c>
+      <c r="X36" s="8" t="s">
+        <v>2613</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>105</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>188</v>
+      </c>
+      <c r="AA36" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB36" s="8" t="s">
+        <v>2614</v>
+      </c>
+      <c r="AC36" s="8" t="s">
+        <v>2615</v>
+      </c>
+      <c r="AD36" s="8">
+        <v>99</v>
+      </c>
+      <c r="AE36" s="8">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D37" s="8">
+        <v>345</v>
+      </c>
+      <c r="E37" s="8">
+        <v>600</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>2618</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>2619</v>
+      </c>
+      <c r="J37" s="8">
+        <v>68</v>
+      </c>
+      <c r="K37" s="8">
+        <v>117</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M37" s="8" t="s">
+        <v>2620</v>
+      </c>
+      <c r="N37" s="8" t="s">
+        <v>2621</v>
+      </c>
+      <c r="O37" s="8">
+        <v>77</v>
+      </c>
+      <c r="P37" s="8">
+        <v>106</v>
+      </c>
+      <c r="Q37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R37" s="8" t="s">
+        <v>2622</v>
+      </c>
+      <c r="S37" s="8" t="s">
+        <v>2623</v>
+      </c>
+      <c r="T37" s="8">
+        <v>59</v>
+      </c>
+      <c r="U37" s="8">
+        <v>114</v>
+      </c>
+      <c r="V37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>2624</v>
+      </c>
+      <c r="X37" s="8" t="s">
+        <v>2625</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>75</v>
+      </c>
+      <c r="Z37" s="8">
+        <v>124</v>
+      </c>
+      <c r="AA37" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB37" s="8" t="s">
+        <v>2626</v>
+      </c>
+      <c r="AC37" s="8" t="s">
+        <v>2627</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>66</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D38" s="8">
+        <v>611</v>
+      </c>
+      <c r="E38" s="8">
+        <v>970</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>2630</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>2631</v>
+      </c>
+      <c r="J38" s="8">
+        <v>136</v>
+      </c>
+      <c r="K38" s="8">
+        <v>209</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M38" s="8" t="s">
+        <v>2632</v>
+      </c>
+      <c r="N38" s="8" t="s">
+        <v>2633</v>
+      </c>
+      <c r="O38" s="8">
+        <v>144</v>
+      </c>
+      <c r="P38" s="8">
+        <v>162</v>
+      </c>
+      <c r="Q38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R38" s="8" t="s">
+        <v>2634</v>
+      </c>
+      <c r="S38" s="8" t="s">
+        <v>2635</v>
+      </c>
+      <c r="T38" s="8">
+        <v>144</v>
+      </c>
+      <c r="U38" s="8">
+        <v>177</v>
+      </c>
+      <c r="V38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>2636</v>
+      </c>
+      <c r="X38" s="8" t="s">
+        <v>2637</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>89</v>
+      </c>
+      <c r="Z38" s="8">
+        <v>191</v>
+      </c>
+      <c r="AA38" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB38" s="8" t="s">
+        <v>2638</v>
+      </c>
+      <c r="AC38" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="AD38" s="8">
+        <v>98</v>
+      </c>
+      <c r="AE38" s="8">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D39" s="6">
+        <v>697</v>
+      </c>
+      <c r="E39" s="6">
+        <v>318</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>2641</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>2642</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>2643</v>
+      </c>
+      <c r="J39" s="6">
+        <v>174</v>
+      </c>
+      <c r="K39" s="6">
+        <v>55</v>
+      </c>
+      <c r="L39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M39" s="6" t="s">
+        <v>2644</v>
+      </c>
+      <c r="N39" s="6" t="s">
+        <v>2645</v>
+      </c>
+      <c r="O39" s="6">
+        <v>137</v>
+      </c>
+      <c r="P39" s="6">
+        <v>53</v>
+      </c>
+      <c r="Q39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>2646</v>
+      </c>
+      <c r="S39" s="6" t="s">
+        <v>2647</v>
+      </c>
+      <c r="T39" s="6">
+        <v>142</v>
+      </c>
+      <c r="U39" s="6">
+        <v>72</v>
+      </c>
+      <c r="V39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W39" s="6" t="s">
+        <v>2648</v>
+      </c>
+      <c r="X39" s="6" t="s">
+        <v>2649</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>116</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>61</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB39" s="6" t="s">
+        <v>2650</v>
+      </c>
+      <c r="AC39" s="6" t="s">
+        <v>2651</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>128</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>2656</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>2658</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>2659</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>2660</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>2661</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>2483</v>
+      </c>
+      <c r="Q40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>2662</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>2663</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>2664</v>
+      </c>
+      <c r="U40" s="6" t="s">
+        <v>2665</v>
+      </c>
+      <c r="V40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W40" s="6" t="s">
+        <v>2666</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>2667</v>
+      </c>
+      <c r="Y40" s="6" t="s">
+        <v>2668</v>
+      </c>
+      <c r="Z40" s="6" t="s">
+        <v>2669</v>
+      </c>
+      <c r="AA40" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB40" s="6" t="s">
+        <v>2670</v>
+      </c>
+      <c r="AC40" s="6" t="s">
+        <v>2671</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>2672</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D41" s="8">
+        <v>311</v>
+      </c>
+      <c r="E41" s="8">
+        <v>401</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>2675</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>2676</v>
+      </c>
+      <c r="J41" s="8">
+        <v>54</v>
+      </c>
+      <c r="K41" s="8">
+        <v>73</v>
+      </c>
+      <c r="L41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M41" s="8" t="s">
+        <v>2677</v>
+      </c>
+      <c r="N41" s="8" t="s">
+        <v>2678</v>
+      </c>
+      <c r="O41" s="8">
+        <v>58</v>
+      </c>
+      <c r="P41" s="8">
+        <v>67</v>
+      </c>
+      <c r="Q41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R41" s="8" t="s">
+        <v>2679</v>
+      </c>
+      <c r="S41" s="8" t="s">
+        <v>2680</v>
+      </c>
+      <c r="T41" s="8">
+        <v>61</v>
+      </c>
+      <c r="U41" s="8">
+        <v>99</v>
+      </c>
+      <c r="V41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>2681</v>
+      </c>
+      <c r="X41" s="8" t="s">
+        <v>2682</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>49</v>
+      </c>
+      <c r="Z41" s="8">
+        <v>65</v>
+      </c>
+      <c r="AA41" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB41" s="8" t="s">
+        <v>2683</v>
+      </c>
+      <c r="AC41" s="8" t="s">
+        <v>1854</v>
+      </c>
+      <c r="AD41" s="8">
+        <v>89</v>
+      </c>
+      <c r="AE41" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D42" s="8">
+        <v>451</v>
+      </c>
+      <c r="E42" s="8">
+        <v>450</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>2686</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>2687</v>
+      </c>
+      <c r="J42" s="8">
+        <v>73</v>
+      </c>
+      <c r="K42" s="8">
+        <v>76</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M42" s="8" t="s">
+        <v>2688</v>
+      </c>
+      <c r="N42" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="O42" s="8">
+        <v>95</v>
+      </c>
+      <c r="P42" s="8">
+        <v>80</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R42" s="8" t="s">
+        <v>2690</v>
+      </c>
+      <c r="S42" s="8" t="s">
+        <v>2691</v>
+      </c>
+      <c r="T42" s="8">
+        <v>88</v>
+      </c>
+      <c r="U42" s="8">
+        <v>84</v>
+      </c>
+      <c r="V42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>2692</v>
+      </c>
+      <c r="X42" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>64</v>
+      </c>
+      <c r="Z42" s="8">
+        <v>96</v>
+      </c>
+      <c r="AA42" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB42" s="8" t="s">
+        <v>2694</v>
+      </c>
+      <c r="AC42" s="8" t="s">
+        <v>2695</v>
+      </c>
+      <c r="AD42" s="8">
+        <v>131</v>
+      </c>
+      <c r="AE42" s="8">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D43" s="8">
+        <v>688</v>
+      </c>
+      <c r="E43" s="8">
+        <v>829</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="G43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>2698</v>
+      </c>
+      <c r="I43" s="8" t="s">
+        <v>2699</v>
+      </c>
+      <c r="J43" s="8">
+        <v>122</v>
+      </c>
+      <c r="K43" s="8">
+        <v>137</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M43" s="8" t="s">
+        <v>2700</v>
+      </c>
+      <c r="N43" s="8" t="s">
+        <v>2701</v>
+      </c>
+      <c r="O43" s="8">
+        <v>119</v>
+      </c>
+      <c r="P43" s="8">
+        <v>149</v>
+      </c>
+      <c r="Q43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R43" s="8" t="s">
+        <v>2702</v>
+      </c>
+      <c r="S43" s="8" t="s">
+        <v>2703</v>
+      </c>
+      <c r="T43" s="8">
+        <v>121</v>
+      </c>
+      <c r="U43" s="8">
+        <v>163</v>
+      </c>
+      <c r="V43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W43" s="8" t="s">
+        <v>2704</v>
+      </c>
+      <c r="X43" s="8" t="s">
+        <v>2705</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>88</v>
+      </c>
+      <c r="Z43" s="8">
+        <v>177</v>
+      </c>
+      <c r="AA43" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB43" s="8" t="s">
+        <v>2706</v>
+      </c>
+      <c r="AC43" s="8" t="s">
+        <v>2707</v>
+      </c>
+      <c r="AD43" s="8">
+        <v>238</v>
+      </c>
+      <c r="AE43" s="8">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D44" s="8">
+        <v>203</v>
+      </c>
+      <c r="E44" s="8">
+        <v>339</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H44" s="8" t="s">
+        <v>2710</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>2089</v>
+      </c>
+      <c r="J44" s="8">
+        <v>34</v>
+      </c>
+      <c r="K44" s="8">
+        <v>53</v>
+      </c>
+      <c r="L44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M44" s="8" t="s">
+        <v>2711</v>
+      </c>
+      <c r="N44" s="8" t="s">
+        <v>2712</v>
+      </c>
+      <c r="O44" s="8">
+        <v>24</v>
+      </c>
+      <c r="P44" s="8">
+        <v>60</v>
+      </c>
+      <c r="Q44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R44" s="8" t="s">
+        <v>2713</v>
+      </c>
+      <c r="S44" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="T44" s="8">
+        <v>30</v>
+      </c>
+      <c r="U44" s="8">
+        <v>64</v>
+      </c>
+      <c r="V44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W44" s="8" t="s">
+        <v>2714</v>
+      </c>
+      <c r="X44" s="8" t="s">
+        <v>2715</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>31</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>78</v>
+      </c>
+      <c r="AA44" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB44" s="8" t="s">
+        <v>2716</v>
+      </c>
+      <c r="AC44" s="8" t="s">
+        <v>2717</v>
+      </c>
+      <c r="AD44" s="8">
+        <v>84</v>
+      </c>
+      <c r="AE44" s="8">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D45" s="8">
+        <v>830</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>2720</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H45" s="8" t="s">
+        <v>2721</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>2722</v>
+      </c>
+      <c r="J45" s="8">
+        <v>160</v>
+      </c>
+      <c r="K45" s="8">
+        <v>191</v>
+      </c>
+      <c r="L45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M45" s="8" t="s">
+        <v>2723</v>
+      </c>
+      <c r="N45" s="8" t="s">
+        <v>2724</v>
+      </c>
+      <c r="O45" s="8">
+        <v>147</v>
+      </c>
+      <c r="P45" s="8">
+        <v>204</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R45" s="8" t="s">
+        <v>2725</v>
+      </c>
+      <c r="S45" s="8" t="s">
+        <v>2726</v>
+      </c>
+      <c r="T45" s="8">
+        <v>137</v>
+      </c>
+      <c r="U45" s="8">
+        <v>193</v>
+      </c>
+      <c r="V45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W45" s="8" t="s">
+        <v>2727</v>
+      </c>
+      <c r="X45" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="Y45" s="8">
+        <v>124</v>
+      </c>
+      <c r="Z45" s="8">
+        <v>259</v>
+      </c>
+      <c r="AA45" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB45" s="8" t="s">
+        <v>2729</v>
+      </c>
+      <c r="AC45" s="8" t="s">
+        <v>2730</v>
+      </c>
+      <c r="AD45" s="8">
+        <v>262</v>
+      </c>
+      <c r="AE45" s="8">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D46" s="8">
+        <v>228</v>
+      </c>
+      <c r="E46" s="8">
+        <v>332</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H46" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="I46" s="8" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J46" s="8">
+        <v>38</v>
+      </c>
+      <c r="K46" s="8">
+        <v>43</v>
+      </c>
+      <c r="L46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M46" s="8" t="s">
+        <v>2735</v>
+      </c>
+      <c r="N46" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="O46" s="8">
+        <v>37</v>
+      </c>
+      <c r="P46" s="8">
+        <v>49</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R46" s="8" t="s">
+        <v>2736</v>
+      </c>
+      <c r="S46" s="8" t="s">
+        <v>2737</v>
+      </c>
+      <c r="T46" s="8">
+        <v>37</v>
+      </c>
+      <c r="U46" s="8">
+        <v>94</v>
+      </c>
+      <c r="V46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W46" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="X46" s="8" t="s">
+        <v>2738</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>30</v>
+      </c>
+      <c r="Z46" s="8">
+        <v>72</v>
+      </c>
+      <c r="AA46" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB46" s="8" t="s">
+        <v>2739</v>
+      </c>
+      <c r="AC46" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD46" s="8">
+        <v>86</v>
+      </c>
+      <c r="AE46" s="8">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H47" s="8" t="s">
+        <v>2744</v>
+      </c>
+      <c r="I47" s="8" t="s">
+        <v>2745</v>
+      </c>
+      <c r="J47" s="8">
+        <v>244</v>
+      </c>
+      <c r="K47" s="8">
+        <v>264</v>
+      </c>
+      <c r="L47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M47" s="8" t="s">
+        <v>2746</v>
+      </c>
+      <c r="N47" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="O47" s="8">
+        <v>250</v>
+      </c>
+      <c r="P47" s="8">
+        <v>272</v>
+      </c>
+      <c r="Q47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R47" s="8" t="s">
+        <v>2748</v>
+      </c>
+      <c r="S47" s="8" t="s">
+        <v>2749</v>
+      </c>
+      <c r="T47" s="8">
+        <v>272</v>
+      </c>
+      <c r="U47" s="8">
+        <v>332</v>
+      </c>
+      <c r="V47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W47" s="8" t="s">
+        <v>2750</v>
+      </c>
+      <c r="X47" s="8" t="s">
+        <v>2751</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>236</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>332</v>
+      </c>
+      <c r="AA47" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB47" s="8" t="s">
+        <v>2752</v>
+      </c>
+      <c r="AC47" s="8" t="s">
+        <v>2753</v>
+      </c>
+      <c r="AD47" s="8">
+        <v>373</v>
+      </c>
+      <c r="AE47" s="8">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H48" s="8" t="s">
+        <v>2758</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>2759</v>
+      </c>
+      <c r="J48" s="8">
+        <v>379</v>
+      </c>
+      <c r="K48" s="8">
+        <v>330</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M48" s="8" t="s">
+        <v>2760</v>
+      </c>
+      <c r="N48" s="8" t="s">
+        <v>2761</v>
+      </c>
+      <c r="O48" s="8">
+        <v>321</v>
+      </c>
+      <c r="P48" s="8">
+        <v>305</v>
+      </c>
+      <c r="Q48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R48" s="8" t="s">
+        <v>2762</v>
+      </c>
+      <c r="S48" s="8" t="s">
+        <v>2763</v>
+      </c>
+      <c r="T48" s="8">
+        <v>239</v>
+      </c>
+      <c r="U48" s="8">
+        <v>347</v>
+      </c>
+      <c r="V48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W48" s="8" t="s">
+        <v>2764</v>
+      </c>
+      <c r="X48" s="8" t="s">
+        <v>2765</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>197</v>
+      </c>
+      <c r="Z48" s="8">
+        <v>347</v>
+      </c>
+      <c r="AA48" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB48" s="8" t="s">
+        <v>2766</v>
+      </c>
+      <c r="AC48" s="8" t="s">
+        <v>2767</v>
+      </c>
+      <c r="AD48" s="8">
+        <v>386</v>
+      </c>
+      <c r="AE48" s="8">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>2771</v>
+      </c>
+      <c r="G49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H49" s="8" t="s">
+        <v>2772</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>2773</v>
+      </c>
+      <c r="J49" s="8">
+        <v>277</v>
+      </c>
+      <c r="K49" s="8">
+        <v>246</v>
+      </c>
+      <c r="L49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M49" s="8" t="s">
+        <v>2774</v>
+      </c>
+      <c r="N49" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="O49" s="8">
+        <v>210</v>
+      </c>
+      <c r="P49" s="8">
+        <v>236</v>
+      </c>
+      <c r="Q49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R49" s="8" t="s">
+        <v>2775</v>
+      </c>
+      <c r="S49" s="8" t="s">
+        <v>2776</v>
+      </c>
+      <c r="T49" s="8">
+        <v>181</v>
+      </c>
+      <c r="U49" s="8">
+        <v>264</v>
+      </c>
+      <c r="V49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W49" s="8" t="s">
+        <v>2777</v>
+      </c>
+      <c r="X49" s="8" t="s">
+        <v>2778</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>172</v>
+      </c>
+      <c r="Z49" s="8">
+        <v>304</v>
+      </c>
+      <c r="AA49" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB49" s="8" t="s">
+        <v>2779</v>
+      </c>
+      <c r="AC49" s="8" t="s">
+        <v>2780</v>
+      </c>
+      <c r="AD49" s="8">
+        <v>304</v>
+      </c>
+      <c r="AE49" s="8">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D50" s="8">
+        <v>485</v>
+      </c>
+      <c r="E50" s="8">
+        <v>716</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H50" s="8" t="s">
+        <v>2783</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>2784</v>
+      </c>
+      <c r="J50" s="8">
+        <v>82</v>
+      </c>
+      <c r="K50" s="8">
+        <v>124</v>
+      </c>
+      <c r="L50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M50" s="8" t="s">
+        <v>2785</v>
+      </c>
+      <c r="N50" s="8" t="s">
+        <v>2786</v>
+      </c>
+      <c r="O50" s="8">
+        <v>104</v>
+      </c>
+      <c r="P50" s="8">
+        <v>119</v>
+      </c>
+      <c r="Q50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R50" s="8" t="s">
+        <v>2787</v>
+      </c>
+      <c r="S50" s="8" t="s">
+        <v>2788</v>
+      </c>
+      <c r="T50" s="8">
+        <v>81</v>
+      </c>
+      <c r="U50" s="8">
+        <v>135</v>
+      </c>
+      <c r="V50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W50" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="X50" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="Y50" s="8">
+        <v>71</v>
+      </c>
+      <c r="Z50" s="8">
+        <v>153</v>
+      </c>
+      <c r="AA50" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB50" s="8" t="s">
+        <v>2791</v>
+      </c>
+      <c r="AC50" s="8" t="s">
+        <v>2792</v>
+      </c>
+      <c r="AD50" s="8">
+        <v>147</v>
+      </c>
+      <c r="AE50" s="8">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E51" s="6">
+        <v>697</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>2796</v>
+      </c>
+      <c r="J51" s="6">
+        <v>304</v>
+      </c>
+      <c r="K51" s="6">
+        <v>112</v>
+      </c>
+      <c r="L51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M51" s="6" t="s">
+        <v>2797</v>
+      </c>
+      <c r="N51" s="6" t="s">
+        <v>2798</v>
+      </c>
+      <c r="O51" s="6">
+        <v>312</v>
+      </c>
+      <c r="P51" s="6">
+        <v>142</v>
+      </c>
+      <c r="Q51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R51" s="6" t="s">
+        <v>2799</v>
+      </c>
+      <c r="S51" s="6" t="s">
+        <v>2800</v>
+      </c>
+      <c r="T51" s="6">
+        <v>311</v>
+      </c>
+      <c r="U51" s="6">
+        <v>157</v>
+      </c>
+      <c r="V51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W51" s="6" t="s">
+        <v>2801</v>
+      </c>
+      <c r="X51" s="6" t="s">
+        <v>2802</v>
+      </c>
+      <c r="Y51" s="6">
+        <v>255</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>140</v>
+      </c>
+      <c r="AA51" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB51" s="6" t="s">
+        <v>2803</v>
+      </c>
+      <c r="AC51" s="6" t="s">
+        <v>2804</v>
+      </c>
+      <c r="AD51" s="6">
+        <v>286</v>
+      </c>
+      <c r="AE51" s="6">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D52" s="6">
+        <v>426</v>
+      </c>
+      <c r="E52" s="6">
+        <v>83</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>2807</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>2808</v>
+      </c>
+      <c r="I52" s="6">
+        <v>769</v>
+      </c>
+      <c r="J52" s="6">
+        <v>102</v>
+      </c>
+      <c r="K52" s="6">
+        <v>17</v>
+      </c>
+      <c r="L52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M52" s="6" t="s">
+        <v>2809</v>
+      </c>
+      <c r="N52" s="6">
+        <v>767</v>
+      </c>
+      <c r="O52" s="6">
+        <v>81</v>
+      </c>
+      <c r="P52" s="6">
+        <v>17</v>
+      </c>
+      <c r="Q52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R52" s="6" t="s">
+        <v>2810</v>
+      </c>
+      <c r="S52" s="6">
+        <v>812</v>
+      </c>
+      <c r="T52" s="6">
+        <v>95</v>
+      </c>
+      <c r="U52" s="6">
+        <v>16</v>
+      </c>
+      <c r="V52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W52" s="6" t="s">
+        <v>2811</v>
+      </c>
+      <c r="X52" s="6">
+        <v>633</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>90</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB52" s="6" t="s">
+        <v>2812</v>
+      </c>
+      <c r="AC52" s="6">
+        <v>481</v>
+      </c>
+      <c r="AD52" s="6">
+        <v>58</v>
+      </c>
+      <c r="AE52" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>2816</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="G53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>2817</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>2818</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>2819</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>2820</v>
+      </c>
+      <c r="L53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>2821</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>2822</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>2823</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>2819</v>
+      </c>
+      <c r="Q53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R53" s="6" t="s">
+        <v>2824</v>
+      </c>
+      <c r="S53" s="6" t="s">
+        <v>2825</v>
+      </c>
+      <c r="T53" s="6" t="s">
+        <v>2497</v>
+      </c>
+      <c r="U53" s="6" t="s">
+        <v>2826</v>
+      </c>
+      <c r="V53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W53" s="6" t="s">
+        <v>2827</v>
+      </c>
+      <c r="X53" s="6" t="s">
+        <v>2828</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>974</v>
+      </c>
+      <c r="Z53" s="6" t="s">
+        <v>2829</v>
+      </c>
+      <c r="AA53" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB53" s="6" t="s">
+        <v>2830</v>
+      </c>
+      <c r="AC53" s="6" t="s">
+        <v>2831</v>
+      </c>
+      <c r="AD53" s="6">
+        <v>996</v>
+      </c>
+      <c r="AE53" s="6" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D54" s="8">
+        <v>538</v>
+      </c>
+      <c r="E54" s="8">
+        <v>821</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="G54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H54" s="8" t="s">
+        <v>2835</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>2836</v>
+      </c>
+      <c r="J54" s="8">
+        <v>115</v>
+      </c>
+      <c r="K54" s="8">
+        <v>150</v>
+      </c>
+      <c r="L54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M54" s="8" t="s">
+        <v>2837</v>
+      </c>
+      <c r="N54" s="8" t="s">
+        <v>2838</v>
+      </c>
+      <c r="O54" s="8">
+        <v>107</v>
+      </c>
+      <c r="P54" s="8">
+        <v>148</v>
+      </c>
+      <c r="Q54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R54" s="8" t="s">
+        <v>2839</v>
+      </c>
+      <c r="S54" s="8" t="s">
+        <v>2148</v>
+      </c>
+      <c r="T54" s="8">
+        <v>96</v>
+      </c>
+      <c r="U54" s="8">
+        <v>161</v>
+      </c>
+      <c r="V54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W54" s="8" t="s">
+        <v>2840</v>
+      </c>
+      <c r="X54" s="8" t="s">
+        <v>2841</v>
+      </c>
+      <c r="Y54" s="8">
+        <v>96</v>
+      </c>
+      <c r="Z54" s="8">
+        <v>176</v>
+      </c>
+      <c r="AA54" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB54" s="8" t="s">
+        <v>2842</v>
+      </c>
+      <c r="AC54" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="AD54" s="8">
+        <v>124</v>
+      </c>
+      <c r="AE54" s="8">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H55" s="8" t="s">
+        <v>2849</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>2850</v>
+      </c>
+      <c r="J55" s="8">
+        <v>601</v>
+      </c>
+      <c r="K55" s="8">
+        <v>633</v>
+      </c>
+      <c r="L55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M55" s="8" t="s">
+        <v>2851</v>
+      </c>
+      <c r="N55" s="8" t="s">
+        <v>2852</v>
+      </c>
+      <c r="O55" s="8">
+        <v>539</v>
+      </c>
+      <c r="P55" s="8">
+        <v>553</v>
+      </c>
+      <c r="Q55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R55" s="8" t="s">
+        <v>2853</v>
+      </c>
+      <c r="S55" s="8" t="s">
+        <v>2854</v>
+      </c>
+      <c r="T55" s="8">
+        <v>436</v>
+      </c>
+      <c r="U55" s="8">
+        <v>666</v>
+      </c>
+      <c r="V55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W55" s="8" t="s">
+        <v>2855</v>
+      </c>
+      <c r="X55" s="8" t="s">
+        <v>2856</v>
+      </c>
+      <c r="Y55" s="8">
+        <v>388</v>
+      </c>
+      <c r="Z55" s="8">
+        <v>741</v>
+      </c>
+      <c r="AA55" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB55" s="8" t="s">
+        <v>2857</v>
+      </c>
+      <c r="AC55" s="8" t="s">
+        <v>2858</v>
+      </c>
+      <c r="AD55" s="8">
+        <v>355</v>
+      </c>
+      <c r="AE55" s="8">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D56" s="8">
+        <v>788</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="G56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H56" s="8" t="s">
+        <v>2861</v>
+      </c>
+      <c r="I56" s="8" t="s">
+        <v>2862</v>
+      </c>
+      <c r="J56" s="8">
+        <v>184</v>
+      </c>
+      <c r="K56" s="8">
+        <v>206</v>
+      </c>
+      <c r="L56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M56" s="8" t="s">
+        <v>2863</v>
+      </c>
+      <c r="N56" s="8" t="s">
+        <v>2864</v>
+      </c>
+      <c r="O56" s="8">
+        <v>171</v>
+      </c>
+      <c r="P56" s="8">
+        <v>187</v>
+      </c>
+      <c r="Q56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R56" s="8" t="s">
+        <v>2865</v>
+      </c>
+      <c r="S56" s="8" t="s">
+        <v>2866</v>
+      </c>
+      <c r="T56" s="8">
+        <v>145</v>
+      </c>
+      <c r="U56" s="8">
+        <v>228</v>
+      </c>
+      <c r="V56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W56" s="8" t="s">
+        <v>2867</v>
+      </c>
+      <c r="X56" s="8" t="s">
+        <v>2868</v>
+      </c>
+      <c r="Y56" s="8">
+        <v>128</v>
+      </c>
+      <c r="Z56" s="8">
+        <v>206</v>
+      </c>
+      <c r="AA56" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB56" s="8" t="s">
+        <v>2869</v>
+      </c>
+      <c r="AC56" s="8" t="s">
+        <v>2870</v>
+      </c>
+      <c r="AD56" s="8">
+        <v>160</v>
+      </c>
+      <c r="AE56" s="8">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H57" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="J57" s="8">
+        <v>342</v>
+      </c>
+      <c r="K57" s="8">
+        <v>399</v>
+      </c>
+      <c r="L57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M57" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="N57" s="8" t="s">
+        <v>2878</v>
+      </c>
+      <c r="O57" s="8">
+        <v>293</v>
+      </c>
+      <c r="P57" s="8">
+        <v>372</v>
+      </c>
+      <c r="Q57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R57" s="8" t="s">
+        <v>2879</v>
+      </c>
+      <c r="S57" s="8" t="s">
+        <v>2880</v>
+      </c>
+      <c r="T57" s="8">
+        <v>284</v>
+      </c>
+      <c r="U57" s="8">
+        <v>465</v>
+      </c>
+      <c r="V57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W57" s="8" t="s">
+        <v>2881</v>
+      </c>
+      <c r="X57" s="8" t="s">
+        <v>2882</v>
+      </c>
+      <c r="Y57" s="8">
+        <v>261</v>
+      </c>
+      <c r="Z57" s="8">
+        <v>465</v>
+      </c>
+      <c r="AA57" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB57" s="8" t="s">
+        <v>2883</v>
+      </c>
+      <c r="AC57" s="8" t="s">
+        <v>2884</v>
+      </c>
+      <c r="AD57" s="8">
+        <v>253</v>
+      </c>
+      <c r="AE57" s="8">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D58" s="8">
+        <v>600</v>
+      </c>
+      <c r="E58" s="8">
+        <v>825</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="G58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H58" s="8" t="s">
+        <v>2887</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="J58" s="8">
+        <v>141</v>
+      </c>
+      <c r="K58" s="8">
+        <v>167</v>
+      </c>
+      <c r="L58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M58" s="8" t="s">
+        <v>2888</v>
+      </c>
+      <c r="N58" s="8" t="s">
+        <v>2377</v>
+      </c>
+      <c r="O58" s="8">
+        <v>132</v>
+      </c>
+      <c r="P58" s="8">
+        <v>123</v>
+      </c>
+      <c r="Q58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R58" s="8" t="s">
+        <v>2889</v>
+      </c>
+      <c r="S58" s="8" t="s">
+        <v>2890</v>
+      </c>
+      <c r="T58" s="8">
+        <v>122</v>
+      </c>
+      <c r="U58" s="8">
+        <v>174</v>
+      </c>
+      <c r="V58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W58" s="8" t="s">
+        <v>2891</v>
+      </c>
+      <c r="X58" s="8" t="s">
+        <v>2892</v>
+      </c>
+      <c r="Y58" s="8">
+        <v>101</v>
+      </c>
+      <c r="Z58" s="8">
+        <v>157</v>
+      </c>
+      <c r="AA58" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB58" s="8" t="s">
+        <v>2893</v>
+      </c>
+      <c r="AC58" s="8" t="s">
+        <v>2894</v>
+      </c>
+      <c r="AD58" s="8">
+        <v>104</v>
+      </c>
+      <c r="AE58" s="8">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>2898</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="G59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>2899</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>2900</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>2901</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>2902</v>
+      </c>
+      <c r="L59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M59" s="6" t="s">
+        <v>2903</v>
+      </c>
+      <c r="N59" s="6" t="s">
+        <v>2904</v>
+      </c>
+      <c r="O59" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="P59" s="6" t="s">
+        <v>2905</v>
+      </c>
+      <c r="Q59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R59" s="6" t="s">
+        <v>2906</v>
+      </c>
+      <c r="S59" s="6" t="s">
+        <v>2907</v>
+      </c>
+      <c r="T59" s="6" t="s">
+        <v>2908</v>
+      </c>
+      <c r="U59" s="6" t="s">
+        <v>2909</v>
+      </c>
+      <c r="V59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W59" s="6" t="s">
+        <v>2910</v>
+      </c>
+      <c r="X59" s="6" t="s">
+        <v>2911</v>
+      </c>
+      <c r="Y59" s="6" t="s">
+        <v>2912</v>
+      </c>
+      <c r="Z59" s="6" t="s">
+        <v>2913</v>
+      </c>
+      <c r="AA59" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB59" s="6" t="s">
+        <v>2914</v>
+      </c>
+      <c r="AC59" s="6" t="s">
+        <v>2915</v>
+      </c>
+      <c r="AD59" s="6" t="s">
+        <v>2916</v>
+      </c>
+      <c r="AE59" s="6" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H60" s="8" t="s">
+        <v>2922</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>2923</v>
+      </c>
+      <c r="J60" s="8">
+        <v>502</v>
+      </c>
+      <c r="K60" s="8">
+        <v>449</v>
+      </c>
+      <c r="L60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M60" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="N60" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="O60" s="8">
+        <v>461</v>
+      </c>
+      <c r="P60" s="8">
+        <v>385</v>
+      </c>
+      <c r="Q60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R60" s="8" t="s">
+        <v>2926</v>
+      </c>
+      <c r="S60" s="8" t="s">
+        <v>2927</v>
+      </c>
+      <c r="T60" s="8">
+        <v>361</v>
+      </c>
+      <c r="U60" s="8">
+        <v>421</v>
+      </c>
+      <c r="V60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W60" s="8" t="s">
+        <v>2928</v>
+      </c>
+      <c r="X60" s="8" t="s">
+        <v>2929</v>
+      </c>
+      <c r="Y60" s="8">
+        <v>343</v>
+      </c>
+      <c r="Z60" s="8">
+        <v>459</v>
+      </c>
+      <c r="AA60" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB60" s="8" t="s">
+        <v>2930</v>
+      </c>
+      <c r="AC60" s="8" t="s">
+        <v>2931</v>
+      </c>
+      <c r="AD60" s="8">
+        <v>883</v>
+      </c>
+      <c r="AE60" s="8">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H61" s="8" t="s">
+        <v>2936</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>2937</v>
+      </c>
+      <c r="J61" s="8">
+        <v>339</v>
+      </c>
+      <c r="K61" s="8">
+        <v>393</v>
+      </c>
+      <c r="L61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M61" s="8" t="s">
+        <v>2938</v>
+      </c>
+      <c r="N61" s="8" t="s">
+        <v>2939</v>
+      </c>
+      <c r="O61" s="8">
+        <v>305</v>
+      </c>
+      <c r="P61" s="8">
+        <v>385</v>
+      </c>
+      <c r="Q61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R61" s="8" t="s">
+        <v>2940</v>
+      </c>
+      <c r="S61" s="8" t="s">
+        <v>2941</v>
+      </c>
+      <c r="T61" s="8">
+        <v>270</v>
+      </c>
+      <c r="U61" s="8">
+        <v>356</v>
+      </c>
+      <c r="V61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W61" s="8" t="s">
+        <v>2942</v>
+      </c>
+      <c r="X61" s="8" t="s">
+        <v>2943</v>
+      </c>
+      <c r="Y61" s="8">
+        <v>201</v>
+      </c>
+      <c r="Z61" s="8">
+        <v>373</v>
+      </c>
+      <c r="AA61" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB61" s="8" t="s">
+        <v>2944</v>
+      </c>
+      <c r="AC61" s="8" t="s">
+        <v>2945</v>
+      </c>
+      <c r="AD61" s="8">
+        <v>381</v>
+      </c>
+      <c r="AE61" s="8">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>2948</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="G62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H62" s="8" t="s">
+        <v>2949</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>2950</v>
+      </c>
+      <c r="J62" s="8">
+        <v>354</v>
+      </c>
+      <c r="K62" s="8">
+        <v>387</v>
+      </c>
+      <c r="L62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M62" s="8" t="s">
+        <v>2951</v>
+      </c>
+      <c r="N62" s="8" t="s">
+        <v>2952</v>
+      </c>
+      <c r="O62" s="8">
+        <v>306</v>
+      </c>
+      <c r="P62" s="8">
+        <v>325</v>
+      </c>
+      <c r="Q62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R62" s="8" t="s">
+        <v>2953</v>
+      </c>
+      <c r="S62" s="8" t="s">
+        <v>2954</v>
+      </c>
+      <c r="T62" s="8">
+        <v>264</v>
+      </c>
+      <c r="U62" s="8">
+        <v>320</v>
+      </c>
+      <c r="V62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W62" s="8" t="s">
+        <v>2955</v>
+      </c>
+      <c r="X62" s="8" t="s">
+        <v>2956</v>
+      </c>
+      <c r="Y62" s="8">
+        <v>202</v>
+      </c>
+      <c r="Z62" s="8">
+        <v>331</v>
+      </c>
+      <c r="AA62" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB62" s="8" t="s">
+        <v>2957</v>
+      </c>
+      <c r="AC62" s="8" t="s">
+        <v>2958</v>
+      </c>
+      <c r="AD62" s="8">
+        <v>410</v>
+      </c>
+      <c r="AE62" s="8">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="A63" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H63" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="I63" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J63" s="8">
+        <v>328</v>
+      </c>
+      <c r="K63" s="8">
+        <v>323</v>
+      </c>
+      <c r="L63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M63" s="8" t="s">
+        <v>2964</v>
+      </c>
+      <c r="N63" s="8" t="s">
+        <v>2965</v>
+      </c>
+      <c r="O63" s="8">
+        <v>266</v>
+      </c>
+      <c r="P63" s="8">
+        <v>321</v>
+      </c>
+      <c r="Q63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R63" s="8" t="s">
+        <v>2966</v>
+      </c>
+      <c r="S63" s="8" t="s">
+        <v>2967</v>
+      </c>
+      <c r="T63" s="8">
+        <v>223</v>
+      </c>
+      <c r="U63" s="8">
+        <v>336</v>
+      </c>
+      <c r="V63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W63" s="8" t="s">
+        <v>2968</v>
+      </c>
+      <c r="X63" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="Y63" s="8">
+        <v>143</v>
+      </c>
+      <c r="Z63" s="8">
+        <v>295</v>
+      </c>
+      <c r="AA63" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB63" s="8" t="s">
+        <v>2970</v>
+      </c>
+      <c r="AC63" s="8" t="s">
+        <v>2971</v>
+      </c>
+      <c r="AD63" s="8">
+        <v>345</v>
+      </c>
+      <c r="AE63" s="8">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31">
+      <c r="A64" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>2975</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H64" s="8" t="s">
+        <v>2976</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>2977</v>
+      </c>
+      <c r="J64" s="8">
+        <v>400</v>
+      </c>
+      <c r="K64" s="8">
+        <v>417</v>
+      </c>
+      <c r="L64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M64" s="8" t="s">
+        <v>2978</v>
+      </c>
+      <c r="N64" s="8" t="s">
+        <v>2979</v>
+      </c>
+      <c r="O64" s="8">
+        <v>391</v>
+      </c>
+      <c r="P64" s="8">
+        <v>343</v>
+      </c>
+      <c r="Q64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R64" s="8" t="s">
+        <v>2980</v>
+      </c>
+      <c r="S64" s="8" t="s">
+        <v>2981</v>
+      </c>
+      <c r="T64" s="8">
+        <v>322</v>
+      </c>
+      <c r="U64" s="8">
+        <v>364</v>
+      </c>
+      <c r="V64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W64" s="8" t="s">
+        <v>2982</v>
+      </c>
+      <c r="X64" s="8" t="s">
+        <v>2983</v>
+      </c>
+      <c r="Y64" s="8">
+        <v>229</v>
+      </c>
+      <c r="Z64" s="8">
+        <v>325</v>
+      </c>
+      <c r="AA64" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB64" s="8" t="s">
+        <v>2984</v>
+      </c>
+      <c r="AC64" s="8" t="s">
+        <v>2985</v>
+      </c>
+      <c r="AD64" s="8">
+        <v>492</v>
+      </c>
+      <c r="AE64" s="8">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>2990</v>
+      </c>
+      <c r="G65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H65" s="8" t="s">
+        <v>2991</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>2992</v>
+      </c>
+      <c r="J65" s="8">
+        <v>408</v>
+      </c>
+      <c r="K65" s="8">
+        <v>328</v>
+      </c>
+      <c r="L65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M65" s="8" t="s">
+        <v>2993</v>
+      </c>
+      <c r="N65" s="8" t="s">
+        <v>2994</v>
+      </c>
+      <c r="O65" s="8">
+        <v>445</v>
+      </c>
+      <c r="P65" s="8">
+        <v>345</v>
+      </c>
+      <c r="Q65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R65" s="8" t="s">
+        <v>2995</v>
+      </c>
+      <c r="S65" s="8" t="s">
+        <v>2996</v>
+      </c>
+      <c r="T65" s="8">
+        <v>381</v>
+      </c>
+      <c r="U65" s="8">
+        <v>372</v>
+      </c>
+      <c r="V65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W65" s="8" t="s">
+        <v>2997</v>
+      </c>
+      <c r="X65" s="8" t="s">
+        <v>2998</v>
+      </c>
+      <c r="Y65" s="8">
+        <v>297</v>
+      </c>
+      <c r="Z65" s="8">
+        <v>349</v>
+      </c>
+      <c r="AA65" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB65" s="8" t="s">
+        <v>2999</v>
+      </c>
+      <c r="AC65" s="8" t="s">
+        <v>3000</v>
+      </c>
+      <c r="AD65" s="8">
+        <v>490</v>
+      </c>
+      <c r="AE65" s="8">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>3004</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="G66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H66" s="8" t="s">
+        <v>3005</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>3006</v>
+      </c>
+      <c r="J66" s="8">
+        <v>438</v>
+      </c>
+      <c r="K66" s="8">
+        <v>354</v>
+      </c>
+      <c r="L66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M66" s="8" t="s">
+        <v>3007</v>
+      </c>
+      <c r="N66" s="8" t="s">
+        <v>3008</v>
+      </c>
+      <c r="O66" s="8">
+        <v>341</v>
+      </c>
+      <c r="P66" s="8">
+        <v>331</v>
+      </c>
+      <c r="Q66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R66" s="8" t="s">
+        <v>3009</v>
+      </c>
+      <c r="S66" s="8" t="s">
+        <v>3010</v>
+      </c>
+      <c r="T66" s="8">
+        <v>305</v>
+      </c>
+      <c r="U66" s="8">
+        <v>344</v>
+      </c>
+      <c r="V66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W66" s="8" t="s">
+        <v>3011</v>
+      </c>
+      <c r="X66" s="8" t="s">
+        <v>3012</v>
+      </c>
+      <c r="Y66" s="8">
+        <v>249</v>
+      </c>
+      <c r="Z66" s="8">
+        <v>313</v>
+      </c>
+      <c r="AA66" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB66" s="8" t="s">
+        <v>3013</v>
+      </c>
+      <c r="AC66" s="8" t="s">
+        <v>3014</v>
+      </c>
+      <c r="AD66" s="8">
+        <v>450</v>
+      </c>
+      <c r="AE66" s="8">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="G67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>3019</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>3020</v>
+      </c>
+      <c r="J67" s="8">
+        <v>323</v>
+      </c>
+      <c r="K67" s="8">
+        <v>282</v>
+      </c>
+      <c r="L67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M67" s="8" t="s">
+        <v>3021</v>
+      </c>
+      <c r="N67" s="8" t="s">
+        <v>3022</v>
+      </c>
+      <c r="O67" s="8">
+        <v>287</v>
+      </c>
+      <c r="P67" s="8">
+        <v>281</v>
+      </c>
+      <c r="Q67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R67" s="8" t="s">
+        <v>3023</v>
+      </c>
+      <c r="S67" s="8" t="s">
+        <v>3024</v>
+      </c>
+      <c r="T67" s="8">
+        <v>248</v>
+      </c>
+      <c r="U67" s="8">
+        <v>284</v>
+      </c>
+      <c r="V67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W67" s="8" t="s">
+        <v>3025</v>
+      </c>
+      <c r="X67" s="8" t="s">
+        <v>3026</v>
+      </c>
+      <c r="Y67" s="8">
+        <v>193</v>
+      </c>
+      <c r="Z67" s="8">
+        <v>290</v>
+      </c>
+      <c r="AA67" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB67" s="8" t="s">
+        <v>3027</v>
+      </c>
+      <c r="AC67" s="8" t="s">
+        <v>3028</v>
+      </c>
+      <c r="AD67" s="8">
+        <v>378</v>
+      </c>
+      <c r="AE67" s="8">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E68" s="6">
+        <v>958</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>3031</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>3032</v>
+      </c>
+      <c r="J68" s="6">
+        <v>318</v>
+      </c>
+      <c r="K68" s="6">
+        <v>209</v>
+      </c>
+      <c r="L68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M68" s="6" t="s">
+        <v>3033</v>
+      </c>
+      <c r="N68" s="6" t="s">
+        <v>3034</v>
+      </c>
+      <c r="O68" s="6">
+        <v>372</v>
+      </c>
+      <c r="P68" s="6">
+        <v>217</v>
+      </c>
+      <c r="Q68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R68" s="6" t="s">
+        <v>3035</v>
+      </c>
+      <c r="S68" s="6" t="s">
+        <v>3036</v>
+      </c>
+      <c r="T68" s="6">
+        <v>317</v>
+      </c>
+      <c r="U68" s="6">
+        <v>208</v>
+      </c>
+      <c r="V68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W68" s="6" t="s">
+        <v>3037</v>
+      </c>
+      <c r="X68" s="6" t="s">
+        <v>3038</v>
+      </c>
+      <c r="Y68" s="6">
+        <v>226</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>179</v>
+      </c>
+      <c r="AA68" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB68" s="6" t="s">
+        <v>3039</v>
+      </c>
+      <c r="AC68" s="6" t="s">
+        <v>3040</v>
+      </c>
+      <c r="AD68" s="6">
+        <v>211</v>
+      </c>
+      <c r="AE68" s="6">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E69" s="6">
+        <v>439</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="G69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>3044</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="J69" s="6">
+        <v>661</v>
+      </c>
+      <c r="K69" s="6">
+        <v>76</v>
+      </c>
+      <c r="L69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M69" s="6" t="s">
+        <v>3045</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>3046</v>
+      </c>
+      <c r="O69" s="6">
+        <v>868</v>
+      </c>
+      <c r="P69" s="6">
+        <v>76</v>
+      </c>
+      <c r="Q69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R69" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="S69" s="6" t="s">
+        <v>3047</v>
+      </c>
+      <c r="T69" s="6">
+        <v>939</v>
+      </c>
+      <c r="U69" s="6">
+        <v>83</v>
+      </c>
+      <c r="V69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W69" s="6" t="s">
+        <v>3048</v>
+      </c>
+      <c r="X69" s="6" t="s">
+        <v>3049</v>
+      </c>
+      <c r="Y69" s="6">
+        <v>836</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>121</v>
+      </c>
+      <c r="AA69" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB69" s="6" t="s">
+        <v>3050</v>
+      </c>
+      <c r="AC69" s="6" t="s">
+        <v>1792</v>
+      </c>
+      <c r="AD69" s="6">
+        <v>780</v>
+      </c>
+      <c r="AE69" s="6">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>3053</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>3054</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>3055</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>3056</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>3057</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>1865</v>
+      </c>
+      <c r="L70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>3058</v>
+      </c>
+      <c r="N70" s="6" t="s">
+        <v>3059</v>
+      </c>
+      <c r="O70" s="6">
+        <v>877</v>
+      </c>
+      <c r="P70" s="6">
+        <v>994</v>
+      </c>
+      <c r="Q70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R70" s="6" t="s">
+        <v>3060</v>
+      </c>
+      <c r="S70" s="6" t="s">
+        <v>3061</v>
+      </c>
+      <c r="T70" s="6">
+        <v>844</v>
+      </c>
+      <c r="U70" s="6" t="s">
+        <v>3062</v>
+      </c>
+      <c r="V70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W70" s="6" t="s">
+        <v>3063</v>
+      </c>
+      <c r="X70" s="6" t="s">
+        <v>3064</v>
+      </c>
+      <c r="Y70" s="6">
+        <v>741</v>
+      </c>
+      <c r="Z70" s="6" t="s">
+        <v>3065</v>
+      </c>
+      <c r="AA70" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB70" s="6" t="s">
+        <v>3066</v>
+      </c>
+      <c r="AC70" s="6" t="s">
+        <v>3067</v>
+      </c>
+      <c r="AD70" s="6" t="s">
+        <v>3068</v>
+      </c>
+      <c r="AE70" s="6" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>3073</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H71" s="8" t="s">
+        <v>3074</v>
+      </c>
+      <c r="I71" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J71" s="8">
+        <v>226</v>
+      </c>
+      <c r="K71" s="8">
+        <v>249</v>
+      </c>
+      <c r="L71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M71" s="8" t="s">
+        <v>3075</v>
+      </c>
+      <c r="N71" s="8" t="s">
+        <v>3076</v>
+      </c>
+      <c r="O71" s="8">
+        <v>177</v>
+      </c>
+      <c r="P71" s="8">
+        <v>181</v>
+      </c>
+      <c r="Q71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R71" s="8" t="s">
+        <v>3077</v>
+      </c>
+      <c r="S71" s="8" t="s">
+        <v>3078</v>
+      </c>
+      <c r="T71" s="8">
+        <v>175</v>
+      </c>
+      <c r="U71" s="8">
+        <v>230</v>
+      </c>
+      <c r="V71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W71" s="8" t="s">
+        <v>3079</v>
+      </c>
+      <c r="X71" s="8" t="s">
+        <v>3080</v>
+      </c>
+      <c r="Y71" s="8">
+        <v>145</v>
+      </c>
+      <c r="Z71" s="8">
+        <v>247</v>
+      </c>
+      <c r="AA71" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB71" s="8" t="s">
+        <v>3081</v>
+      </c>
+      <c r="AC71" s="8" t="s">
+        <v>3082</v>
+      </c>
+      <c r="AD71" s="8">
+        <v>327</v>
+      </c>
+      <c r="AE71" s="8">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="A72" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D72" s="8">
+        <v>880</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>3085</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H72" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I72" s="8" t="s">
+        <v>3086</v>
+      </c>
+      <c r="J72" s="8">
+        <v>188</v>
+      </c>
+      <c r="K72" s="8">
+        <v>205</v>
+      </c>
+      <c r="L72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M72" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="N72" s="8" t="s">
+        <v>3087</v>
+      </c>
+      <c r="O72" s="8">
+        <v>167</v>
+      </c>
+      <c r="P72" s="8">
+        <v>176</v>
+      </c>
+      <c r="Q72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R72" s="8" t="s">
+        <v>3088</v>
+      </c>
+      <c r="S72" s="8" t="s">
+        <v>3089</v>
+      </c>
+      <c r="T72" s="8">
+        <v>153</v>
+      </c>
+      <c r="U72" s="8">
+        <v>207</v>
+      </c>
+      <c r="V72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W72" s="8" t="s">
+        <v>3090</v>
+      </c>
+      <c r="X72" s="8" t="s">
+        <v>3091</v>
+      </c>
+      <c r="Y72" s="8">
+        <v>142</v>
+      </c>
+      <c r="Z72" s="8">
+        <v>212</v>
+      </c>
+      <c r="AA72" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB72" s="8" t="s">
+        <v>3092</v>
+      </c>
+      <c r="AC72" s="8" t="s">
+        <v>3093</v>
+      </c>
+      <c r="AD72" s="8">
+        <v>230</v>
+      </c>
+      <c r="AE72" s="8">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D73" s="8">
+        <v>697</v>
+      </c>
+      <c r="E73" s="8">
+        <v>908</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H73" s="8" t="s">
+        <v>3097</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>3098</v>
+      </c>
+      <c r="J73" s="8">
+        <v>125</v>
+      </c>
+      <c r="K73" s="8">
+        <v>168</v>
+      </c>
+      <c r="L73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M73" s="8" t="s">
+        <v>3099</v>
+      </c>
+      <c r="N73" s="8" t="s">
+        <v>3100</v>
+      </c>
+      <c r="O73" s="8">
+        <v>128</v>
+      </c>
+      <c r="P73" s="8">
+        <v>147</v>
+      </c>
+      <c r="Q73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R73" s="8" t="s">
+        <v>3101</v>
+      </c>
+      <c r="S73" s="8" t="s">
+        <v>3102</v>
+      </c>
+      <c r="T73" s="8">
+        <v>134</v>
+      </c>
+      <c r="U73" s="8">
+        <v>173</v>
+      </c>
+      <c r="V73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W73" s="8" t="s">
+        <v>3103</v>
+      </c>
+      <c r="X73" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="Y73" s="8">
+        <v>121</v>
+      </c>
+      <c r="Z73" s="8">
+        <v>202</v>
+      </c>
+      <c r="AA73" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB73" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="AC73" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="AD73" s="8">
+        <v>189</v>
+      </c>
+      <c r="AE73" s="8">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D74" s="8">
+        <v>329</v>
+      </c>
+      <c r="E74" s="8">
+        <v>464</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H74" s="8" t="s">
+        <v>3109</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>3110</v>
+      </c>
+      <c r="J74" s="8">
+        <v>75</v>
+      </c>
+      <c r="K74" s="8">
+        <v>59</v>
+      </c>
+      <c r="L74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M74" s="8" t="s">
+        <v>3111</v>
+      </c>
+      <c r="N74" s="8" t="s">
+        <v>3112</v>
+      </c>
+      <c r="O74" s="8">
+        <v>65</v>
+      </c>
+      <c r="P74" s="8">
+        <v>84</v>
+      </c>
+      <c r="Q74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R74" s="8" t="s">
+        <v>3113</v>
+      </c>
+      <c r="S74" s="8" t="s">
+        <v>3114</v>
+      </c>
+      <c r="T74" s="8">
+        <v>65</v>
+      </c>
+      <c r="U74" s="8">
+        <v>98</v>
+      </c>
+      <c r="V74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W74" s="8" t="s">
+        <v>3115</v>
+      </c>
+      <c r="X74" s="8" t="s">
+        <v>3116</v>
+      </c>
+      <c r="Y74" s="8">
+        <v>72</v>
+      </c>
+      <c r="Z74" s="8">
+        <v>110</v>
+      </c>
+      <c r="AA74" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB74" s="8" t="s">
+        <v>3117</v>
+      </c>
+      <c r="AC74" s="8" t="s">
+        <v>3118</v>
+      </c>
+      <c r="AD74" s="8">
+        <v>52</v>
+      </c>
+      <c r="AE74" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>3122</v>
+      </c>
+      <c r="G75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H75" s="8" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>3124</v>
+      </c>
+      <c r="J75" s="8">
+        <v>388</v>
+      </c>
+      <c r="K75" s="8">
+        <v>390</v>
+      </c>
+      <c r="L75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M75" s="8" t="s">
+        <v>3125</v>
+      </c>
+      <c r="N75" s="8" t="s">
+        <v>3126</v>
+      </c>
+      <c r="O75" s="8">
+        <v>340</v>
+      </c>
+      <c r="P75" s="8">
+        <v>406</v>
+      </c>
+      <c r="Q75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R75" s="8" t="s">
+        <v>3127</v>
+      </c>
+      <c r="S75" s="8" t="s">
+        <v>3128</v>
+      </c>
+      <c r="T75" s="8">
+        <v>317</v>
+      </c>
+      <c r="U75" s="8">
+        <v>405</v>
+      </c>
+      <c r="V75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W75" s="8" t="s">
+        <v>3129</v>
+      </c>
+      <c r="X75" s="8" t="s">
+        <v>3130</v>
+      </c>
+      <c r="Y75" s="8">
+        <v>261</v>
+      </c>
+      <c r="Z75" s="8">
+        <v>479</v>
+      </c>
+      <c r="AA75" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB75" s="8" t="s">
+        <v>3131</v>
+      </c>
+      <c r="AC75" s="8" t="s">
+        <v>3132</v>
+      </c>
+      <c r="AD75" s="8">
+        <v>566</v>
+      </c>
+      <c r="AE75" s="8">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>3135</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="G76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>3136</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>3137</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>3138</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>3139</v>
+      </c>
+      <c r="L76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M76" s="6" t="s">
+        <v>3140</v>
+      </c>
+      <c r="N76" s="6" t="s">
+        <v>3141</v>
+      </c>
+      <c r="O76" s="6" t="s">
+        <v>1836</v>
+      </c>
+      <c r="P76" s="6" t="s">
+        <v>3142</v>
+      </c>
+      <c r="Q76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R76" s="6" t="s">
+        <v>3143</v>
+      </c>
+      <c r="S76" s="6" t="s">
+        <v>3144</v>
+      </c>
+      <c r="T76" s="6" t="s">
+        <v>2083</v>
+      </c>
+      <c r="U76" s="6" t="s">
+        <v>3145</v>
+      </c>
+      <c r="V76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W76" s="6" t="s">
+        <v>3146</v>
+      </c>
+      <c r="X76" s="6" t="s">
+        <v>3147</v>
+      </c>
+      <c r="Y76" s="6" t="s">
+        <v>2742</v>
+      </c>
+      <c r="Z76" s="6" t="s">
+        <v>2672</v>
+      </c>
+      <c r="AA76" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB76" s="6" t="s">
+        <v>3148</v>
+      </c>
+      <c r="AC76" s="6" t="s">
+        <v>3149</v>
+      </c>
+      <c r="AD76" s="6" t="s">
+        <v>3150</v>
+      </c>
+      <c r="AE76" s="6" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D77" s="8">
+        <v>630</v>
+      </c>
+      <c r="E77" s="8">
+        <v>595</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H77" s="8" t="s">
+        <v>3154</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>2423</v>
+      </c>
+      <c r="J77" s="8">
+        <v>100</v>
+      </c>
+      <c r="K77" s="8">
+        <v>97</v>
+      </c>
+      <c r="L77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M77" s="8" t="s">
+        <v>3155</v>
+      </c>
+      <c r="N77" s="8" t="s">
+        <v>3156</v>
+      </c>
+      <c r="O77" s="8">
+        <v>103</v>
+      </c>
+      <c r="P77" s="8">
+        <v>112</v>
+      </c>
+      <c r="Q77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R77" s="8" t="s">
+        <v>3157</v>
+      </c>
+      <c r="S77" s="8" t="s">
+        <v>3158</v>
+      </c>
+      <c r="T77" s="8">
+        <v>101</v>
+      </c>
+      <c r="U77" s="8">
+        <v>96</v>
+      </c>
+      <c r="V77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W77" s="8" t="s">
+        <v>3159</v>
+      </c>
+      <c r="X77" s="8" t="s">
+        <v>3160</v>
+      </c>
+      <c r="Y77" s="8">
+        <v>93</v>
+      </c>
+      <c r="Z77" s="8">
+        <v>140</v>
+      </c>
+      <c r="AA77" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB77" s="8" t="s">
+        <v>3161</v>
+      </c>
+      <c r="AC77" s="8" t="s">
+        <v>3162</v>
+      </c>
+      <c r="AD77" s="8">
+        <v>233</v>
+      </c>
+      <c r="AE77" s="8">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H78" s="8" t="s">
+        <v>3166</v>
+      </c>
+      <c r="I78" s="8" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J78" s="8">
+        <v>189</v>
+      </c>
+      <c r="K78" s="8">
+        <v>191</v>
+      </c>
+      <c r="L78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M78" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="N78" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="O78" s="8">
+        <v>169</v>
+      </c>
+      <c r="P78" s="8">
+        <v>179</v>
+      </c>
+      <c r="Q78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R78" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="S78" s="8" t="s">
+        <v>3170</v>
+      </c>
+      <c r="T78" s="8">
+        <v>174</v>
+      </c>
+      <c r="U78" s="8">
+        <v>224</v>
+      </c>
+      <c r="V78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W78" s="8" t="s">
+        <v>3171</v>
+      </c>
+      <c r="X78" s="8" t="s">
+        <v>3172</v>
+      </c>
+      <c r="Y78" s="8">
+        <v>172</v>
+      </c>
+      <c r="Z78" s="8">
+        <v>246</v>
+      </c>
+      <c r="AA78" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB78" s="8" t="s">
+        <v>3173</v>
+      </c>
+      <c r="AC78" s="8" t="s">
+        <v>3174</v>
+      </c>
+      <c r="AD78" s="8">
+        <v>335</v>
+      </c>
+      <c r="AE78" s="8">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D79" s="8">
+        <v>337</v>
+      </c>
+      <c r="E79" s="8">
+        <v>330</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="G79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H79" s="8" t="s">
+        <v>3177</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>3178</v>
+      </c>
+      <c r="J79" s="8">
+        <v>59</v>
+      </c>
+      <c r="K79" s="8">
+        <v>57</v>
+      </c>
+      <c r="L79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M79" s="8" t="s">
+        <v>3179</v>
+      </c>
+      <c r="N79" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="O79" s="8">
+        <v>55</v>
+      </c>
+      <c r="P79" s="8">
+        <v>46</v>
+      </c>
+      <c r="Q79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R79" s="8" t="s">
+        <v>3180</v>
+      </c>
+      <c r="S79" s="8" t="s">
+        <v>3181</v>
+      </c>
+      <c r="T79" s="8">
+        <v>53</v>
+      </c>
+      <c r="U79" s="8">
+        <v>59</v>
+      </c>
+      <c r="V79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W79" s="8" t="s">
+        <v>3182</v>
+      </c>
+      <c r="X79" s="8" t="s">
+        <v>3183</v>
+      </c>
+      <c r="Y79" s="8">
+        <v>38</v>
+      </c>
+      <c r="Z79" s="8">
+        <v>79</v>
+      </c>
+      <c r="AA79" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB79" s="8" t="s">
+        <v>3184</v>
+      </c>
+      <c r="AC79" s="8" t="s">
+        <v>3185</v>
+      </c>
+      <c r="AD79" s="8">
+        <v>132</v>
+      </c>
+      <c r="AE79" s="8">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
+      <c r="A80" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D80" s="8">
+        <v>173</v>
+      </c>
+      <c r="E80" s="8">
+        <v>199</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H80" s="8" t="s">
+        <v>3187</v>
+      </c>
+      <c r="I80" s="8" t="s">
+        <v>3188</v>
+      </c>
+      <c r="J80" s="8">
+        <v>29</v>
+      </c>
+      <c r="K80" s="8">
+        <v>31</v>
+      </c>
+      <c r="L80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M80" s="8" t="s">
+        <v>1782</v>
+      </c>
+      <c r="N80" s="8" t="s">
+        <v>3189</v>
+      </c>
+      <c r="O80" s="8">
+        <v>16</v>
+      </c>
+      <c r="P80" s="8">
+        <v>33</v>
+      </c>
+      <c r="Q80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R80" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="S80" s="8" t="s">
+        <v>3190</v>
+      </c>
+      <c r="T80" s="8">
+        <v>37</v>
+      </c>
+      <c r="U80" s="8">
+        <v>39</v>
+      </c>
+      <c r="V80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W80" s="8" t="s">
+        <v>3047</v>
+      </c>
+      <c r="X80" s="8" t="s">
+        <v>3191</v>
+      </c>
+      <c r="Y80" s="8">
+        <v>32</v>
+      </c>
+      <c r="Z80" s="8">
+        <v>43</v>
+      </c>
+      <c r="AA80" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB80" s="8" t="s">
+        <v>3192</v>
+      </c>
+      <c r="AC80" s="8" t="s">
+        <v>3193</v>
+      </c>
+      <c r="AD80" s="8">
+        <v>59</v>
+      </c>
+      <c r="AE80" s="8">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="A81" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D81" s="8">
+        <v>676</v>
+      </c>
+      <c r="E81" s="8">
+        <v>770</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H81" s="8" t="s">
+        <v>3196</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>3197</v>
+      </c>
+      <c r="J81" s="8">
+        <v>120</v>
+      </c>
+      <c r="K81" s="8">
+        <v>131</v>
+      </c>
+      <c r="L81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M81" s="8" t="s">
+        <v>3198</v>
+      </c>
+      <c r="N81" s="8" t="s">
+        <v>3046</v>
+      </c>
+      <c r="O81" s="8">
+        <v>116</v>
+      </c>
+      <c r="P81" s="8">
+        <v>129</v>
+      </c>
+      <c r="Q81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R81" s="8" t="s">
+        <v>3199</v>
+      </c>
+      <c r="S81" s="8" t="s">
+        <v>3200</v>
+      </c>
+      <c r="T81" s="8">
+        <v>106</v>
+      </c>
+      <c r="U81" s="8">
+        <v>162</v>
+      </c>
+      <c r="V81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W81" s="8" t="s">
+        <v>3201</v>
+      </c>
+      <c r="X81" s="8" t="s">
+        <v>3202</v>
+      </c>
+      <c r="Y81" s="8">
+        <v>103</v>
+      </c>
+      <c r="Z81" s="8">
+        <v>183</v>
+      </c>
+      <c r="AA81" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB81" s="8" t="s">
+        <v>3203</v>
+      </c>
+      <c r="AC81" s="8" t="s">
+        <v>1951</v>
+      </c>
+      <c r="AD81" s="8">
+        <v>231</v>
+      </c>
+      <c r="AE81" s="8">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31">
+      <c r="A82" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>3206</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H82" s="8" t="s">
+        <v>3207</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>3208</v>
+      </c>
+      <c r="J82" s="8">
+        <v>537</v>
+      </c>
+      <c r="K82" s="8">
+        <v>436</v>
+      </c>
+      <c r="L82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M82" s="8" t="s">
+        <v>3209</v>
+      </c>
+      <c r="N82" s="8" t="s">
+        <v>3210</v>
+      </c>
+      <c r="O82" s="8">
+        <v>434</v>
+      </c>
+      <c r="P82" s="8">
+        <v>407</v>
+      </c>
+      <c r="Q82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R82" s="8" t="s">
+        <v>3211</v>
+      </c>
+      <c r="S82" s="8" t="s">
+        <v>3212</v>
+      </c>
+      <c r="T82" s="8">
+        <v>364</v>
+      </c>
+      <c r="U82" s="8">
+        <v>440</v>
+      </c>
+      <c r="V82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W82" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="X82" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="Y82" s="8">
+        <v>324</v>
+      </c>
+      <c r="Z82" s="8">
+        <v>486</v>
+      </c>
+      <c r="AA82" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB82" s="8" t="s">
+        <v>3215</v>
+      </c>
+      <c r="AC82" s="8" t="s">
+        <v>3216</v>
+      </c>
+      <c r="AD82" s="8">
         <v>694</v>
       </c>
-      <c r="J1" s="5"/>
-[...6 lines deleted...]
-      <c r="O1" s="3" t="s">
+      <c r="AE82" s="8">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
+      <c r="A83" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D83" s="8">
         <v>695</v>
       </c>
-      <c r="P1" s="5"/>
-[...157 lines deleted...]
-      <c r="D3" s="9" t="s">
+      <c r="E83" s="8">
+        <v>836</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H83" s="8" t="s">
+        <v>3219</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>3220</v>
+      </c>
+      <c r="J83" s="8">
+        <v>125</v>
+      </c>
+      <c r="K83" s="8">
+        <v>145</v>
+      </c>
+      <c r="L83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M83" s="8" t="s">
+        <v>3221</v>
+      </c>
+      <c r="N83" s="8" t="s">
+        <v>3222</v>
+      </c>
+      <c r="O83" s="8">
+        <v>131</v>
+      </c>
+      <c r="P83" s="8">
+        <v>148</v>
+      </c>
+      <c r="Q83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R83" s="8" t="s">
+        <v>3223</v>
+      </c>
+      <c r="S83" s="8" t="s">
+        <v>3224</v>
+      </c>
+      <c r="T83" s="8">
+        <v>114</v>
+      </c>
+      <c r="U83" s="8">
+        <v>160</v>
+      </c>
+      <c r="V83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W83" s="8" t="s">
+        <v>3225</v>
+      </c>
+      <c r="X83" s="8" t="s">
+        <v>3226</v>
+      </c>
+      <c r="Y83" s="8">
+        <v>108</v>
+      </c>
+      <c r="Z83" s="8">
+        <v>163</v>
+      </c>
+      <c r="AA83" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB83" s="8" t="s">
+        <v>3227</v>
+      </c>
+      <c r="AC83" s="8" t="s">
+        <v>3228</v>
+      </c>
+      <c r="AD83" s="8">
+        <v>217</v>
+      </c>
+      <c r="AE83" s="8">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
+      <c r="A84" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D84" s="8">
+        <v>553</v>
+      </c>
+      <c r="E84" s="8">
+        <v>516</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H84" s="8" t="s">
+        <v>3231</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>3232</v>
+      </c>
+      <c r="J84" s="8">
+        <v>94</v>
+      </c>
+      <c r="K84" s="8">
+        <v>85</v>
+      </c>
+      <c r="L84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M84" s="8" t="s">
+        <v>2258</v>
+      </c>
+      <c r="N84" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="O84" s="8">
+        <v>97</v>
+      </c>
+      <c r="P84" s="8">
+        <v>75</v>
+      </c>
+      <c r="Q84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R84" s="8" t="s">
+        <v>3234</v>
+      </c>
+      <c r="S84" s="8" t="s">
+        <v>3235</v>
+      </c>
+      <c r="T84" s="8">
+        <v>85</v>
+      </c>
+      <c r="U84" s="8">
+        <v>100</v>
+      </c>
+      <c r="V84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W84" s="8" t="s">
+        <v>3236</v>
+      </c>
+      <c r="X84" s="8" t="s">
+        <v>3237</v>
+      </c>
+      <c r="Y84" s="8">
+        <v>86</v>
+      </c>
+      <c r="Z84" s="8">
+        <v>100</v>
+      </c>
+      <c r="AA84" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB84" s="8" t="s">
+        <v>3238</v>
+      </c>
+      <c r="AC84" s="8" t="s">
+        <v>3239</v>
+      </c>
+      <c r="AD84" s="8">
+        <v>191</v>
+      </c>
+      <c r="AE84" s="8">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
+      <c r="A85" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H85" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="I85" s="8" t="s">
+        <v>3244</v>
+      </c>
+      <c r="J85" s="8">
+        <v>225</v>
+      </c>
+      <c r="K85" s="8">
+        <v>235</v>
+      </c>
+      <c r="L85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M85" s="8" t="s">
+        <v>3245</v>
+      </c>
+      <c r="N85" s="8" t="s">
+        <v>3246</v>
+      </c>
+      <c r="O85" s="8">
+        <v>184</v>
+      </c>
+      <c r="P85" s="8">
+        <v>209</v>
+      </c>
+      <c r="Q85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R85" s="8" t="s">
+        <v>3247</v>
+      </c>
+      <c r="S85" s="8" t="s">
+        <v>3248</v>
+      </c>
+      <c r="T85" s="8">
+        <v>173</v>
+      </c>
+      <c r="U85" s="8">
+        <v>195</v>
+      </c>
+      <c r="V85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W85" s="8" t="s">
+        <v>3249</v>
+      </c>
+      <c r="X85" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="Y85" s="8">
+        <v>159</v>
+      </c>
+      <c r="Z85" s="8">
+        <v>264</v>
+      </c>
+      <c r="AA85" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB85" s="8" t="s">
+        <v>3250</v>
+      </c>
+      <c r="AC85" s="8" t="s">
+        <v>3251</v>
+      </c>
+      <c r="AD85" s="8">
+        <v>337</v>
+      </c>
+      <c r="AE85" s="8">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
+      <c r="A86" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D86" s="8">
+        <v>592</v>
+      </c>
+      <c r="E86" s="8">
+        <v>616</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>2378</v>
+      </c>
+      <c r="G86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H86" s="8" t="s">
+        <v>3254</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>3255</v>
+      </c>
+      <c r="J86" s="8">
+        <v>104</v>
+      </c>
+      <c r="K86" s="8">
+        <v>103</v>
+      </c>
+      <c r="L86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M86" s="8" t="s">
+        <v>3256</v>
+      </c>
+      <c r="N86" s="8" t="s">
+        <v>3257</v>
+      </c>
+      <c r="O86" s="8">
+        <v>104</v>
+      </c>
+      <c r="P86" s="8">
+        <v>134</v>
+      </c>
+      <c r="Q86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R86" s="8" t="s">
+        <v>3258</v>
+      </c>
+      <c r="S86" s="8" t="s">
+        <v>3259</v>
+      </c>
+      <c r="T86" s="8">
+        <v>111</v>
+      </c>
+      <c r="U86" s="8">
+        <v>125</v>
+      </c>
+      <c r="V86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W86" s="8" t="s">
+        <v>3260</v>
+      </c>
+      <c r="X86" s="8" t="s">
+        <v>3261</v>
+      </c>
+      <c r="Y86" s="8">
+        <v>83</v>
+      </c>
+      <c r="Z86" s="8">
+        <v>115</v>
+      </c>
+      <c r="AA86" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB86" s="8" t="s">
+        <v>3262</v>
+      </c>
+      <c r="AC86" s="8" t="s">
+        <v>3263</v>
+      </c>
+      <c r="AD86" s="8">
+        <v>190</v>
+      </c>
+      <c r="AE86" s="8">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31">
+      <c r="A87" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D87" s="8">
+        <v>658</v>
+      </c>
+      <c r="E87" s="8">
+        <v>644</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="G87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H87" s="8" t="s">
+        <v>3266</v>
+      </c>
+      <c r="I87" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="J87" s="8">
+        <v>129</v>
+      </c>
+      <c r="K87" s="8">
+        <v>123</v>
+      </c>
+      <c r="L87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M87" s="8" t="s">
+        <v>3267</v>
+      </c>
+      <c r="N87" s="8" t="s">
+        <v>3268</v>
+      </c>
+      <c r="O87" s="8">
+        <v>119</v>
+      </c>
+      <c r="P87" s="8">
+        <v>97</v>
+      </c>
+      <c r="Q87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R87" s="8" t="s">
+        <v>3269</v>
+      </c>
+      <c r="S87" s="8" t="s">
+        <v>3270</v>
+      </c>
+      <c r="T87" s="8">
+        <v>95</v>
+      </c>
+      <c r="U87" s="8">
+        <v>121</v>
+      </c>
+      <c r="V87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W87" s="8" t="s">
+        <v>3271</v>
+      </c>
+      <c r="X87" s="8" t="s">
+        <v>2786</v>
+      </c>
+      <c r="Y87" s="8">
+        <v>97</v>
+      </c>
+      <c r="Z87" s="8">
+        <v>144</v>
+      </c>
+      <c r="AA87" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB87" s="8" t="s">
+        <v>3272</v>
+      </c>
+      <c r="AC87" s="8" t="s">
+        <v>3273</v>
+      </c>
+      <c r="AD87" s="8">
+        <v>218</v>
+      </c>
+      <c r="AE87" s="8">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31">
+      <c r="A88" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D88" s="8">
+        <v>561</v>
+      </c>
+      <c r="E88" s="8">
+        <v>588</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H88" s="8" t="s">
+        <v>3276</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>3277</v>
+      </c>
+      <c r="J88" s="8">
+        <v>110</v>
+      </c>
+      <c r="K88" s="8">
+        <v>103</v>
+      </c>
+      <c r="L88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M88" s="8" t="s">
+        <v>3278</v>
+      </c>
+      <c r="N88" s="8" t="s">
+        <v>3279</v>
+      </c>
+      <c r="O88" s="8">
+        <v>101</v>
+      </c>
+      <c r="P88" s="8">
+        <v>109</v>
+      </c>
+      <c r="Q88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R88" s="8" t="s">
+        <v>3280</v>
+      </c>
+      <c r="S88" s="8" t="s">
+        <v>3281</v>
+      </c>
+      <c r="T88" s="8">
+        <v>92</v>
+      </c>
+      <c r="U88" s="8">
+        <v>109</v>
+      </c>
+      <c r="V88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W88" s="8" t="s">
+        <v>3282</v>
+      </c>
+      <c r="X88" s="8" t="s">
+        <v>3283</v>
+      </c>
+      <c r="Y88" s="8">
+        <v>80</v>
+      </c>
+      <c r="Z88" s="8">
+        <v>137</v>
+      </c>
+      <c r="AA88" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB88" s="8" t="s">
+        <v>3284</v>
+      </c>
+      <c r="AC88" s="8" t="s">
+        <v>3285</v>
+      </c>
+      <c r="AD88" s="8">
+        <v>178</v>
+      </c>
+      <c r="AE88" s="8">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
+      <c r="A89" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>3286</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>3288</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>3289</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>3290</v>
+      </c>
+      <c r="G89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>3291</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>3292</v>
+      </c>
+      <c r="J89" s="6" t="s">
+        <v>2075</v>
+      </c>
+      <c r="K89" s="6" t="s">
+        <v>2820</v>
+      </c>
+      <c r="L89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M89" s="6" t="s">
+        <v>3293</v>
+      </c>
+      <c r="N89" s="6" t="s">
+        <v>3294</v>
+      </c>
+      <c r="O89" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="P89" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="Q89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R89" s="6" t="s">
+        <v>3295</v>
+      </c>
+      <c r="S89" s="6" t="s">
+        <v>3296</v>
+      </c>
+      <c r="T89" s="6" t="s">
+        <v>3297</v>
+      </c>
+      <c r="U89" s="6" t="s">
+        <v>3298</v>
+      </c>
+      <c r="V89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W89" s="6" t="s">
+        <v>3299</v>
+      </c>
+      <c r="X89" s="6" t="s">
+        <v>3300</v>
+      </c>
+      <c r="Y89" s="6" t="s">
+        <v>3301</v>
+      </c>
+      <c r="Z89" s="6" t="s">
+        <v>3302</v>
+      </c>
+      <c r="AA89" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB89" s="6" t="s">
+        <v>3303</v>
+      </c>
+      <c r="AC89" s="6" t="s">
+        <v>3304</v>
+      </c>
+      <c r="AD89" s="6" t="s">
+        <v>3305</v>
+      </c>
+      <c r="AE89" s="6" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31">
+      <c r="A90" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D90" s="8">
+        <v>218</v>
+      </c>
+      <c r="E90" s="8">
+        <v>250</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H90" s="8" t="s">
+        <v>3307</v>
+      </c>
+      <c r="I90" s="8" t="s">
+        <v>3308</v>
+      </c>
+      <c r="J90" s="8">
+        <v>40</v>
+      </c>
+      <c r="K90" s="8">
+        <v>39</v>
+      </c>
+      <c r="L90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M90" s="8" t="s">
+        <v>3309</v>
+      </c>
+      <c r="N90" s="8" t="s">
+        <v>3310</v>
+      </c>
+      <c r="O90" s="8">
+        <v>38</v>
+      </c>
+      <c r="P90" s="8">
+        <v>44</v>
+      </c>
+      <c r="Q90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R90" s="8" t="s">
+        <v>3311</v>
+      </c>
+      <c r="S90" s="8" t="s">
+        <v>3312</v>
+      </c>
+      <c r="T90" s="8">
+        <v>38</v>
+      </c>
+      <c r="U90" s="8">
+        <v>59</v>
+      </c>
+      <c r="V90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W90" s="8" t="s">
+        <v>3313</v>
+      </c>
+      <c r="X90" s="8" t="s">
+        <v>3314</v>
+      </c>
+      <c r="Y90" s="8">
+        <v>34</v>
+      </c>
+      <c r="Z90" s="8">
+        <v>64</v>
+      </c>
+      <c r="AA90" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB90" s="8" t="s">
+        <v>3315</v>
+      </c>
+      <c r="AC90" s="8" t="s">
+        <v>3316</v>
+      </c>
+      <c r="AD90" s="8">
+        <v>68</v>
+      </c>
+      <c r="AE90" s="8">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31">
+      <c r="A91" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D91" s="8">
+        <v>544</v>
+      </c>
+      <c r="E91" s="8">
+        <v>553</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>3319</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H91" s="8" t="s">
+        <v>3320</v>
+      </c>
+      <c r="I91" s="8" t="s">
+        <v>3321</v>
+      </c>
+      <c r="J91" s="8">
+        <v>76</v>
+      </c>
+      <c r="K91" s="8">
+        <v>97</v>
+      </c>
+      <c r="L91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M91" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="N91" s="8" t="s">
+        <v>1676</v>
+      </c>
+      <c r="O91" s="8">
+        <v>111</v>
+      </c>
+      <c r="P91" s="8">
+        <v>102</v>
+      </c>
+      <c r="Q91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R91" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="S91" s="8" t="s">
+        <v>3324</v>
+      </c>
+      <c r="T91" s="8">
+        <v>82</v>
+      </c>
+      <c r="U91" s="8">
+        <v>99</v>
+      </c>
+      <c r="V91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W91" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="X91" s="8" t="s">
+        <v>3325</v>
+      </c>
+      <c r="Y91" s="8">
+        <v>77</v>
+      </c>
+      <c r="Z91" s="8">
+        <v>122</v>
+      </c>
+      <c r="AA91" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB91" s="8" t="s">
+        <v>3326</v>
+      </c>
+      <c r="AC91" s="8" t="s">
+        <v>3327</v>
+      </c>
+      <c r="AD91" s="8">
+        <v>198</v>
+      </c>
+      <c r="AE91" s="8">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
+      <c r="A92" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D92" s="8">
+        <v>387</v>
+      </c>
+      <c r="E92" s="8">
+        <v>359</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H92" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>3330</v>
+      </c>
+      <c r="J92" s="8">
+        <v>69</v>
+      </c>
+      <c r="K92" s="8">
+        <v>58</v>
+      </c>
+      <c r="L92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M92" s="8" t="s">
+        <v>3331</v>
+      </c>
+      <c r="N92" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="O92" s="8">
+        <v>63</v>
+      </c>
+      <c r="P92" s="8">
+        <v>60</v>
+      </c>
+      <c r="Q92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R92" s="8" t="s">
+        <v>3332</v>
+      </c>
+      <c r="S92" s="8" t="s">
+        <v>3333</v>
+      </c>
+      <c r="T92" s="8">
+        <v>78</v>
+      </c>
+      <c r="U92" s="8">
+        <v>81</v>
+      </c>
+      <c r="V92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W92" s="8" t="s">
+        <v>1891</v>
+      </c>
+      <c r="X92" s="8" t="s">
+        <v>3334</v>
+      </c>
+      <c r="Y92" s="8">
+        <v>56</v>
+      </c>
+      <c r="Z92" s="8">
+        <v>70</v>
+      </c>
+      <c r="AA92" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB92" s="8" t="s">
+        <v>3335</v>
+      </c>
+      <c r="AC92" s="8" t="s">
+        <v>3336</v>
+      </c>
+      <c r="AD92" s="8">
+        <v>121</v>
+      </c>
+      <c r="AE92" s="8">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
+      <c r="A93" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H93" s="8" t="s">
+        <v>3340</v>
+      </c>
+      <c r="I93" s="8" t="s">
+        <v>3341</v>
+      </c>
+      <c r="J93" s="8">
+        <v>207</v>
+      </c>
+      <c r="K93" s="8">
+        <v>213</v>
+      </c>
+      <c r="L93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M93" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="N93" s="8" t="s">
+        <v>3342</v>
+      </c>
+      <c r="O93" s="8">
+        <v>195</v>
+      </c>
+      <c r="P93" s="8">
+        <v>158</v>
+      </c>
+      <c r="Q93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R93" s="8" t="s">
+        <v>3343</v>
+      </c>
+      <c r="S93" s="8" t="s">
+        <v>3344</v>
+      </c>
+      <c r="T93" s="8">
+        <v>191</v>
+      </c>
+      <c r="U93" s="8">
+        <v>235</v>
+      </c>
+      <c r="V93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W93" s="8" t="s">
+        <v>3345</v>
+      </c>
+      <c r="X93" s="8" t="s">
+        <v>3346</v>
+      </c>
+      <c r="Y93" s="8">
+        <v>173</v>
+      </c>
+      <c r="Z93" s="8">
+        <v>251</v>
+      </c>
+      <c r="AA93" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB93" s="8" t="s">
+        <v>3347</v>
+      </c>
+      <c r="AC93" s="8" t="s">
+        <v>3348</v>
+      </c>
+      <c r="AD93" s="8">
+        <v>365</v>
+      </c>
+      <c r="AE93" s="8">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
+      <c r="A94" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>3352</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="G94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H94" s="8" t="s">
+        <v>3353</v>
+      </c>
+      <c r="I94" s="8" t="s">
+        <v>3354</v>
+      </c>
+      <c r="J94" s="8">
+        <v>440</v>
+      </c>
+      <c r="K94" s="8">
+        <v>367</v>
+      </c>
+      <c r="L94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M94" s="8" t="s">
+        <v>3355</v>
+      </c>
+      <c r="N94" s="8" t="s">
+        <v>3356</v>
+      </c>
+      <c r="O94" s="8">
+        <v>347</v>
+      </c>
+      <c r="P94" s="8">
+        <v>287</v>
+      </c>
+      <c r="Q94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R94" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="S94" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="T94" s="8">
+        <v>316</v>
+      </c>
+      <c r="U94" s="8">
+        <v>375</v>
+      </c>
+      <c r="V94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W94" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="X94" s="8" t="s">
+        <v>3360</v>
+      </c>
+      <c r="Y94" s="8">
+        <v>222</v>
+      </c>
+      <c r="Z94" s="8">
+        <v>316</v>
+      </c>
+      <c r="AA94" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB94" s="8" t="s">
+        <v>3361</v>
+      </c>
+      <c r="AC94" s="8" t="s">
+        <v>3362</v>
+      </c>
+      <c r="AD94" s="8">
+        <v>555</v>
+      </c>
+      <c r="AE94" s="8">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
+      <c r="A95" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D95" s="8">
+        <v>312</v>
+      </c>
+      <c r="E95" s="8">
+        <v>322</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H95" s="8" t="s">
+        <v>3365</v>
+      </c>
+      <c r="I95" s="8" t="s">
         <v>2598</v>
       </c>
-      <c r="E3" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G3" s="9" t="s">
+      <c r="J95" s="8">
+        <v>51</v>
+      </c>
+      <c r="K95" s="8">
+        <v>50</v>
+      </c>
+      <c r="L95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M95" s="8" t="s">
+        <v>3366</v>
+      </c>
+      <c r="N95" s="8" t="s">
+        <v>3367</v>
+      </c>
+      <c r="O95" s="8">
+        <v>62</v>
+      </c>
+      <c r="P95" s="8">
+        <v>71</v>
+      </c>
+      <c r="Q95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R95" s="8" t="s">
+        <v>3368</v>
+      </c>
+      <c r="S95" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="T95" s="8">
+        <v>49</v>
+      </c>
+      <c r="U95" s="8">
         <v>55</v>
       </c>
-      <c r="H3" s="17" t="s">
-[...91 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="V95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W95" s="8" t="s">
+        <v>3369</v>
+      </c>
+      <c r="X95" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="Y95" s="8">
+        <v>52</v>
+      </c>
+      <c r="Z95" s="8">
+        <v>78</v>
+      </c>
+      <c r="AA95" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB95" s="8" t="s">
+        <v>3370</v>
+      </c>
+      <c r="AC95" s="8" t="s">
+        <v>3371</v>
+      </c>
+      <c r="AD95" s="8">
+        <v>98</v>
+      </c>
+      <c r="AE95" s="8">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
+      <c r="A96" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>3375</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="G96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H96" s="8" t="s">
+        <v>3376</v>
+      </c>
+      <c r="I96" s="8" t="s">
+        <v>3377</v>
+      </c>
+      <c r="J96" s="8">
+        <v>405</v>
+      </c>
+      <c r="K96" s="8">
+        <v>291</v>
+      </c>
+      <c r="L96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M96" s="8" t="s">
+        <v>3378</v>
+      </c>
+      <c r="N96" s="8" t="s">
+        <v>3379</v>
+      </c>
+      <c r="O96" s="8">
+        <v>379</v>
+      </c>
+      <c r="P96" s="8">
+        <v>307</v>
+      </c>
+      <c r="Q96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R96" s="8" t="s">
+        <v>3380</v>
+      </c>
+      <c r="S96" s="8" t="s">
+        <v>3381</v>
+      </c>
+      <c r="T96" s="8">
+        <v>303</v>
+      </c>
+      <c r="U96" s="8">
+        <v>350</v>
+      </c>
+      <c r="V96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W96" s="8" t="s">
+        <v>3382</v>
+      </c>
+      <c r="X96" s="8" t="s">
+        <v>3383</v>
+      </c>
+      <c r="Y96" s="8">
+        <v>275</v>
+      </c>
+      <c r="Z96" s="8">
+        <v>341</v>
+      </c>
+      <c r="AA96" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB96" s="8" t="s">
+        <v>3384</v>
+      </c>
+      <c r="AC96" s="8" t="s">
+        <v>3385</v>
+      </c>
+      <c r="AD96" s="8">
+        <v>483</v>
+      </c>
+      <c r="AE96" s="8">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
+      <c r="A97" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D97" s="8">
+        <v>278</v>
+      </c>
+      <c r="E97" s="8">
+        <v>279</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H97" s="8" t="s">
+        <v>3388</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>3389</v>
+      </c>
+      <c r="J97" s="8">
+        <v>47</v>
+      </c>
+      <c r="K97" s="8">
+        <v>38</v>
+      </c>
+      <c r="L97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M97" s="8" t="s">
+        <v>3390</v>
+      </c>
+      <c r="N97" s="8" t="s">
+        <v>3391</v>
+      </c>
+      <c r="O97" s="8">
+        <v>52</v>
+      </c>
+      <c r="P97" s="8">
+        <v>48</v>
+      </c>
+      <c r="Q97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R97" s="8" t="s">
+        <v>3392</v>
+      </c>
+      <c r="S97" s="8" t="s">
+        <v>3371</v>
+      </c>
+      <c r="T97" s="8">
+        <v>37</v>
+      </c>
+      <c r="U97" s="8">
+        <v>59</v>
+      </c>
+      <c r="V97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W97" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="X97" s="8" t="s">
+        <v>3393</v>
+      </c>
+      <c r="Y97" s="8">
+        <v>55</v>
+      </c>
+      <c r="Z97" s="8">
+        <v>60</v>
+      </c>
+      <c r="AA97" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB97" s="8" t="s">
+        <v>3394</v>
+      </c>
+      <c r="AC97" s="8" t="s">
+        <v>3395</v>
+      </c>
+      <c r="AD97" s="8">
+        <v>87</v>
+      </c>
+      <c r="AE97" s="8">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
+      <c r="A98" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D98" s="8">
+        <v>137</v>
+      </c>
+      <c r="E98" s="8">
+        <v>113</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H98" s="8" t="s">
+        <v>3397</v>
+      </c>
+      <c r="I98" s="8">
+        <v>857</v>
+      </c>
+      <c r="J98" s="8">
+        <v>37</v>
+      </c>
+      <c r="K98" s="8">
+        <v>23</v>
+      </c>
+      <c r="L98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M98" s="8" t="s">
+        <v>3398</v>
+      </c>
+      <c r="N98" s="8">
+        <v>793</v>
+      </c>
+      <c r="O98" s="8">
+        <v>26</v>
+      </c>
+      <c r="P98" s="8">
         <v>16</v>
       </c>
-      <c r="B4" s="9" t="s">
-[...214 lines deleted...]
-      <c r="AJ5" s="9" t="s">
+      <c r="Q98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R98" s="8" t="s">
+        <v>3399</v>
+      </c>
+      <c r="S98" s="8">
+        <v>834</v>
+      </c>
+      <c r="T98" s="8">
+        <v>21</v>
+      </c>
+      <c r="U98" s="8">
+        <v>30</v>
+      </c>
+      <c r="V98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W98" s="8" t="s">
+        <v>3400</v>
+      </c>
+      <c r="X98" s="8">
+        <v>835</v>
+      </c>
+      <c r="Y98" s="8">
+        <v>26</v>
+      </c>
+      <c r="Z98" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA98" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB98" s="8" t="s">
+        <v>3401</v>
+      </c>
+      <c r="AC98" s="8">
+        <v>746</v>
+      </c>
+      <c r="AD98" s="8">
+        <v>27</v>
+      </c>
+      <c r="AE98" s="8">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
+      <c r="A99" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D99" s="8">
+        <v>410</v>
+      </c>
+      <c r="E99" s="8">
+        <v>476</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H99" s="8" t="s">
+        <v>3404</v>
+      </c>
+      <c r="I99" s="8" t="s">
+        <v>3405</v>
+      </c>
+      <c r="J99" s="8">
+        <v>63</v>
+      </c>
+      <c r="K99" s="8">
+        <v>74</v>
+      </c>
+      <c r="L99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M99" s="8" t="s">
+        <v>3406</v>
+      </c>
+      <c r="N99" s="8" t="s">
+        <v>3407</v>
+      </c>
+      <c r="O99" s="8">
+        <v>54</v>
+      </c>
+      <c r="P99" s="8">
+        <v>65</v>
+      </c>
+      <c r="Q99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R99" s="8" t="s">
+        <v>3408</v>
+      </c>
+      <c r="S99" s="8" t="s">
+        <v>3409</v>
+      </c>
+      <c r="T99" s="8">
+        <v>80</v>
+      </c>
+      <c r="U99" s="8">
+        <v>111</v>
+      </c>
+      <c r="V99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W99" s="8" t="s">
+        <v>3410</v>
+      </c>
+      <c r="X99" s="8" t="s">
+        <v>3411</v>
+      </c>
+      <c r="Y99" s="8">
+        <v>81</v>
+      </c>
+      <c r="Z99" s="8">
+        <v>105</v>
+      </c>
+      <c r="AA99" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB99" s="8" t="s">
+        <v>3412</v>
+      </c>
+      <c r="AC99" s="8" t="s">
+        <v>3413</v>
+      </c>
+      <c r="AD99" s="8">
+        <v>132</v>
+      </c>
+      <c r="AE99" s="8">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
+      <c r="A100" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D100" s="8">
+        <v>680</v>
+      </c>
+      <c r="E100" s="8">
+        <v>847</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H100" s="8" t="s">
+        <v>3416</v>
+      </c>
+      <c r="I100" s="8" t="s">
+        <v>3417</v>
+      </c>
+      <c r="J100" s="8">
+        <v>129</v>
+      </c>
+      <c r="K100" s="8">
+        <v>109</v>
+      </c>
+      <c r="L100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M100" s="8" t="s">
+        <v>2839</v>
+      </c>
+      <c r="N100" s="8" t="s">
+        <v>3418</v>
+      </c>
+      <c r="O100" s="8">
+        <v>133</v>
+      </c>
+      <c r="P100" s="8">
+        <v>135</v>
+      </c>
+      <c r="Q100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R100" s="8" t="s">
+        <v>3419</v>
+      </c>
+      <c r="S100" s="8" t="s">
+        <v>3420</v>
+      </c>
+      <c r="T100" s="8">
+        <v>131</v>
+      </c>
+      <c r="U100" s="8">
+        <v>185</v>
+      </c>
+      <c r="V100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W100" s="8" t="s">
+        <v>3421</v>
+      </c>
+      <c r="X100" s="8" t="s">
+        <v>3422</v>
+      </c>
+      <c r="Y100" s="8">
+        <v>85</v>
+      </c>
+      <c r="Z100" s="8">
+        <v>201</v>
+      </c>
+      <c r="AA100" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB100" s="8" t="s">
+        <v>3423</v>
+      </c>
+      <c r="AC100" s="8" t="s">
+        <v>3424</v>
+      </c>
+      <c r="AD100" s="8">
+        <v>202</v>
+      </c>
+      <c r="AE100" s="8">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
+      <c r="A101" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D101" s="8">
+        <v>686</v>
+      </c>
+      <c r="E101" s="8">
+        <v>586</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>3427</v>
+      </c>
+      <c r="G101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H101" s="8" t="s">
+        <v>3428</v>
+      </c>
+      <c r="I101" s="8" t="s">
+        <v>3429</v>
+      </c>
+      <c r="J101" s="8">
+        <v>126</v>
+      </c>
+      <c r="K101" s="8">
+        <v>133</v>
+      </c>
+      <c r="L101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M101" s="8" t="s">
+        <v>3430</v>
+      </c>
+      <c r="N101" s="8" t="s">
+        <v>3431</v>
+      </c>
+      <c r="O101" s="8">
+        <v>143</v>
+      </c>
+      <c r="P101" s="8">
+        <v>111</v>
+      </c>
+      <c r="Q101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R101" s="8" t="s">
+        <v>3432</v>
+      </c>
+      <c r="S101" s="8" t="s">
+        <v>2478</v>
+      </c>
+      <c r="T101" s="8">
+        <v>132</v>
+      </c>
+      <c r="U101" s="8">
+        <v>106</v>
+      </c>
+      <c r="V101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W101" s="8" t="s">
+        <v>3433</v>
+      </c>
+      <c r="X101" s="8" t="s">
+        <v>3434</v>
+      </c>
+      <c r="Y101" s="8">
+        <v>104</v>
+      </c>
+      <c r="Z101" s="8">
+        <v>105</v>
+      </c>
+      <c r="AA101" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB101" s="8" t="s">
+        <v>3435</v>
+      </c>
+      <c r="AC101" s="8" t="s">
+        <v>3436</v>
+      </c>
+      <c r="AD101" s="8">
+        <v>181</v>
+      </c>
+      <c r="AE101" s="8">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
+      <c r="A102" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D102" s="8">
+        <v>436</v>
+      </c>
+      <c r="E102" s="8">
+        <v>388</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H102" s="8" t="s">
+        <v>3439</v>
+      </c>
+      <c r="I102" s="8" t="s">
+        <v>3440</v>
+      </c>
+      <c r="J102" s="8">
+        <v>90</v>
+      </c>
+      <c r="K102" s="8">
+        <v>63</v>
+      </c>
+      <c r="L102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M102" s="8" t="s">
+        <v>3441</v>
+      </c>
+      <c r="N102" s="8" t="s">
+        <v>3442</v>
+      </c>
+      <c r="O102" s="8">
+        <v>79</v>
+      </c>
+      <c r="P102" s="8">
+        <v>71</v>
+      </c>
+      <c r="Q102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R102" s="8" t="s">
+        <v>3443</v>
+      </c>
+      <c r="S102" s="8" t="s">
+        <v>3444</v>
+      </c>
+      <c r="T102" s="8">
+        <v>69</v>
+      </c>
+      <c r="U102" s="8">
+        <v>78</v>
+      </c>
+      <c r="V102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W102" s="8" t="s">
+        <v>2081</v>
+      </c>
+      <c r="X102" s="8" t="s">
+        <v>3445</v>
+      </c>
+      <c r="Y102" s="8">
+        <v>63</v>
+      </c>
+      <c r="Z102" s="8">
+        <v>79</v>
+      </c>
+      <c r="AA102" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB102" s="8" t="s">
+        <v>3446</v>
+      </c>
+      <c r="AC102" s="8" t="s">
+        <v>2029</v>
+      </c>
+      <c r="AD102" s="8">
+        <v>135</v>
+      </c>
+      <c r="AE102" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
+      <c r="A103" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>3450</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>3451</v>
+      </c>
+      <c r="G103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>3452</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>3453</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>3454</v>
+      </c>
+      <c r="K103" s="6" t="s">
+        <v>3455</v>
+      </c>
+      <c r="L103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M103" s="6" t="s">
+        <v>3456</v>
+      </c>
+      <c r="N103" s="6" t="s">
+        <v>3457</v>
+      </c>
+      <c r="O103" s="6">
+        <v>921</v>
+      </c>
+      <c r="P103" s="6">
+        <v>937</v>
+      </c>
+      <c r="Q103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R103" s="6" t="s">
+        <v>3458</v>
+      </c>
+      <c r="S103" s="6" t="s">
+        <v>3459</v>
+      </c>
+      <c r="T103" s="6">
+        <v>703</v>
+      </c>
+      <c r="U103" s="6" t="s">
+        <v>2497</v>
+      </c>
+      <c r="V103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W103" s="6" t="s">
+        <v>3460</v>
+      </c>
+      <c r="X103" s="6" t="s">
+        <v>3461</v>
+      </c>
+      <c r="Y103" s="6">
+        <v>646</v>
+      </c>
+      <c r="Z103" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="AA103" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB103" s="6" t="s">
+        <v>3462</v>
+      </c>
+      <c r="AC103" s="6" t="s">
+        <v>3463</v>
+      </c>
+      <c r="AD103" s="6">
         <v>779</v>
       </c>
-      <c r="AK5" s="9" t="s">
-[...19 lines deleted...]
-      <c r="F6" s="11">
+      <c r="AE103" s="6" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
+      <c r="A104" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>3468</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H104" s="8" t="s">
+        <v>3469</v>
+      </c>
+      <c r="I104" s="8" t="s">
+        <v>3470</v>
+      </c>
+      <c r="J104" s="8">
+        <v>378</v>
+      </c>
+      <c r="K104" s="8">
+        <v>411</v>
+      </c>
+      <c r="L104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M104" s="8" t="s">
+        <v>3471</v>
+      </c>
+      <c r="N104" s="8" t="s">
+        <v>3472</v>
+      </c>
+      <c r="O104" s="8">
+        <v>341</v>
+      </c>
+      <c r="P104" s="8">
+        <v>328</v>
+      </c>
+      <c r="Q104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R104" s="8" t="s">
+        <v>3473</v>
+      </c>
+      <c r="S104" s="8" t="s">
+        <v>3474</v>
+      </c>
+      <c r="T104" s="8">
+        <v>260</v>
+      </c>
+      <c r="U104" s="8">
+        <v>367</v>
+      </c>
+      <c r="V104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W104" s="8" t="s">
+        <v>3475</v>
+      </c>
+      <c r="X104" s="8" t="s">
+        <v>3476</v>
+      </c>
+      <c r="Y104" s="8">
+        <v>218</v>
+      </c>
+      <c r="Z104" s="8">
+        <v>364</v>
+      </c>
+      <c r="AA104" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB104" s="8" t="s">
+        <v>3477</v>
+      </c>
+      <c r="AC104" s="8" t="s">
+        <v>3478</v>
+      </c>
+      <c r="AD104" s="8">
+        <v>255</v>
+      </c>
+      <c r="AE104" s="8">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
+      <c r="A105" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D105" s="8">
         <v>956</v>
       </c>
-      <c r="G6" s="11" t="s">
-[...53 lines deleted...]
-      <c r="Y6" s="11">
+      <c r="E105" s="8" t="s">
+        <v>3480</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H105" s="8" t="s">
+        <v>3481</v>
+      </c>
+      <c r="I105" s="8" t="s">
+        <v>3482</v>
+      </c>
+      <c r="J105" s="8">
+        <v>246</v>
+      </c>
+      <c r="K105" s="8">
+        <v>225</v>
+      </c>
+      <c r="L105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M105" s="8" t="s">
+        <v>3483</v>
+      </c>
+      <c r="N105" s="8" t="s">
+        <v>3484</v>
+      </c>
+      <c r="O105" s="8">
+        <v>215</v>
+      </c>
+      <c r="P105" s="8">
+        <v>208</v>
+      </c>
+      <c r="Q105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R105" s="8" t="s">
+        <v>3485</v>
+      </c>
+      <c r="S105" s="8" t="s">
+        <v>3486</v>
+      </c>
+      <c r="T105" s="8">
+        <v>157</v>
+      </c>
+      <c r="U105" s="8">
+        <v>256</v>
+      </c>
+      <c r="V105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W105" s="8" t="s">
+        <v>3487</v>
+      </c>
+      <c r="X105" s="8" t="s">
+        <v>3488</v>
+      </c>
+      <c r="Y105" s="8">
+        <v>152</v>
+      </c>
+      <c r="Z105" s="8">
+        <v>248</v>
+      </c>
+      <c r="AA105" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB105" s="8" t="s">
+        <v>3489</v>
+      </c>
+      <c r="AC105" s="8" t="s">
+        <v>3490</v>
+      </c>
+      <c r="AD105" s="8">
+        <v>186</v>
+      </c>
+      <c r="AE105" s="8">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
+      <c r="A106" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D106" s="8">
+        <v>303</v>
+      </c>
+      <c r="E106" s="8">
+        <v>420</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>3451</v>
+      </c>
+      <c r="G106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H106" s="8" t="s">
+        <v>3493</v>
+      </c>
+      <c r="I106" s="8" t="s">
+        <v>3494</v>
+      </c>
+      <c r="J106" s="8">
+        <v>83</v>
+      </c>
+      <c r="K106" s="8">
+        <v>82</v>
+      </c>
+      <c r="L106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M106" s="8" t="s">
+        <v>3495</v>
+      </c>
+      <c r="N106" s="8" t="s">
+        <v>3496</v>
+      </c>
+      <c r="O106" s="8">
+        <v>73</v>
+      </c>
+      <c r="P106" s="8">
+        <v>66</v>
+      </c>
+      <c r="Q106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R106" s="8" t="s">
+        <v>2776</v>
+      </c>
+      <c r="S106" s="8" t="s">
+        <v>3497</v>
+      </c>
+      <c r="T106" s="8">
+        <v>40</v>
+      </c>
+      <c r="U106" s="8">
+        <v>74</v>
+      </c>
+      <c r="V106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W106" s="8" t="s">
+        <v>3498</v>
+      </c>
+      <c r="X106" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="Y106" s="8">
+        <v>43</v>
+      </c>
+      <c r="Z106" s="8">
+        <v>97</v>
+      </c>
+      <c r="AA106" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB106" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="AC106" s="8" t="s">
+        <v>3501</v>
+      </c>
+      <c r="AD106" s="8">
+        <v>64</v>
+      </c>
+      <c r="AE106" s="8">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
+      <c r="A107" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D107" s="8">
+        <v>581</v>
+      </c>
+      <c r="E107" s="8">
+        <v>894</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>3504</v>
+      </c>
+      <c r="G107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H107" s="8" t="s">
+        <v>3505</v>
+      </c>
+      <c r="I107" s="8" t="s">
+        <v>3506</v>
+      </c>
+      <c r="J107" s="8">
+        <v>148</v>
+      </c>
+      <c r="K107" s="8">
+        <v>188</v>
+      </c>
+      <c r="L107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M107" s="8" t="s">
+        <v>3507</v>
+      </c>
+      <c r="N107" s="8" t="s">
+        <v>3508</v>
+      </c>
+      <c r="O107" s="8">
+        <v>128</v>
+      </c>
+      <c r="P107" s="8">
+        <v>139</v>
+      </c>
+      <c r="Q107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R107" s="8" t="s">
+        <v>3509</v>
+      </c>
+      <c r="S107" s="8" t="s">
+        <v>3510</v>
+      </c>
+      <c r="T107" s="8">
+        <v>91</v>
+      </c>
+      <c r="U107" s="8">
+        <v>175</v>
+      </c>
+      <c r="V107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W107" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="X107" s="8" t="s">
+        <v>3511</v>
+      </c>
+      <c r="Y107" s="8">
+        <v>99</v>
+      </c>
+      <c r="Z107" s="8">
+        <v>197</v>
+      </c>
+      <c r="AA107" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB107" s="8" t="s">
+        <v>3512</v>
+      </c>
+      <c r="AC107" s="8" t="s">
+        <v>3513</v>
+      </c>
+      <c r="AD107" s="8">
+        <v>115</v>
+      </c>
+      <c r="AE107" s="8">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31">
+      <c r="A108" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D108" s="8">
+        <v>821</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>3517</v>
+      </c>
+      <c r="G108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H108" s="8" t="s">
+        <v>3518</v>
+      </c>
+      <c r="I108" s="8" t="s">
+        <v>3519</v>
+      </c>
+      <c r="J108" s="8">
+        <v>209</v>
+      </c>
+      <c r="K108" s="8">
+        <v>212</v>
+      </c>
+      <c r="L108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M108" s="8" t="s">
+        <v>3520</v>
+      </c>
+      <c r="N108" s="8" t="s">
+        <v>3521</v>
+      </c>
+      <c r="O108" s="8">
+        <v>164</v>
+      </c>
+      <c r="P108" s="8">
+        <v>196</v>
+      </c>
+      <c r="Q108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R108" s="8" t="s">
+        <v>3522</v>
+      </c>
+      <c r="S108" s="8" t="s">
+        <v>3523</v>
+      </c>
+      <c r="T108" s="8">
+        <v>155</v>
+      </c>
+      <c r="U108" s="8">
+        <v>211</v>
+      </c>
+      <c r="V108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W108" s="8" t="s">
+        <v>3524</v>
+      </c>
+      <c r="X108" s="8" t="s">
+        <v>3525</v>
+      </c>
+      <c r="Y108" s="8">
+        <v>134</v>
+      </c>
+      <c r="Z108" s="8">
+        <v>269</v>
+      </c>
+      <c r="AA108" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB108" s="8" t="s">
+        <v>3526</v>
+      </c>
+      <c r="AC108" s="8" t="s">
+        <v>3527</v>
+      </c>
+      <c r="AD108" s="8">
+        <v>159</v>
+      </c>
+      <c r="AE108" s="8">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31">
+      <c r="A109" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>3530</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>3531</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>3532</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>3533</v>
+      </c>
+      <c r="J109" s="6" t="s">
+        <v>3534</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>2070</v>
+      </c>
+      <c r="L109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="M109" s="6" t="s">
+        <v>3535</v>
+      </c>
+      <c r="N109" s="6" t="s">
+        <v>3536</v>
+      </c>
+      <c r="O109" s="6" t="s">
+        <v>3537</v>
+      </c>
+      <c r="P109" s="6" t="s">
+        <v>3538</v>
+      </c>
+      <c r="Q109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="R109" s="6" t="s">
+        <v>3539</v>
+      </c>
+      <c r="S109" s="6" t="s">
+        <v>3540</v>
+      </c>
+      <c r="T109" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="Z6" s="18" t="s">
-[...109 lines deleted...]
-      <c r="Y7" s="11">
+      <c r="U109" s="6" t="s">
+        <v>3541</v>
+      </c>
+      <c r="V109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="W109" s="6" t="s">
+        <v>3542</v>
+      </c>
+      <c r="X109" s="6" t="s">
+        <v>3543</v>
+      </c>
+      <c r="Y109" s="6" t="s">
+        <v>3544</v>
+      </c>
+      <c r="Z109" s="6" t="s">
+        <v>3545</v>
+      </c>
+      <c r="AA109" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB109" s="6" t="s">
+        <v>3546</v>
+      </c>
+      <c r="AC109" s="6" t="s">
+        <v>3547</v>
+      </c>
+      <c r="AD109" s="6" t="s">
+        <v>3548</v>
+      </c>
+      <c r="AE109" s="6" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
+      <c r="A110" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D110" s="8">
+        <v>290</v>
+      </c>
+      <c r="E110" s="8">
+        <v>264</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H110" s="8" t="s">
+        <v>3552</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>3312</v>
+      </c>
+      <c r="J110" s="8">
+        <v>53</v>
+      </c>
+      <c r="K110" s="8">
+        <v>49</v>
+      </c>
+      <c r="L110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M110" s="8" t="s">
+        <v>3553</v>
+      </c>
+      <c r="N110" s="8" t="s">
+        <v>3554</v>
+      </c>
+      <c r="O110" s="8">
+        <v>56</v>
+      </c>
+      <c r="P110" s="8">
+        <v>45</v>
+      </c>
+      <c r="Q110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R110" s="8" t="s">
+        <v>3555</v>
+      </c>
+      <c r="S110" s="8" t="s">
+        <v>3556</v>
+      </c>
+      <c r="T110" s="8">
+        <v>39</v>
+      </c>
+      <c r="U110" s="8">
+        <v>44</v>
+      </c>
+      <c r="V110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W110" s="8" t="s">
+        <v>3557</v>
+      </c>
+      <c r="X110" s="8" t="s">
+        <v>3558</v>
+      </c>
+      <c r="Y110" s="8">
+        <v>45</v>
+      </c>
+      <c r="Z110" s="8">
+        <v>64</v>
+      </c>
+      <c r="AA110" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB110" s="8" t="s">
+        <v>3559</v>
+      </c>
+      <c r="AC110" s="8" t="s">
+        <v>3560</v>
+      </c>
+      <c r="AD110" s="8">
+        <v>97</v>
+      </c>
+      <c r="AE110" s="8">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
+      <c r="A111" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D111" s="8">
+        <v>291</v>
+      </c>
+      <c r="E111" s="8">
+        <v>264</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>3563</v>
+      </c>
+      <c r="G111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H111" s="8" t="s">
+        <v>3564</v>
+      </c>
+      <c r="I111" s="8" t="s">
+        <v>3312</v>
+      </c>
+      <c r="J111" s="8">
+        <v>53</v>
+      </c>
+      <c r="K111" s="8">
+        <v>49</v>
+      </c>
+      <c r="L111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M111" s="8" t="s">
+        <v>3565</v>
+      </c>
+      <c r="N111" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="O111" s="8">
+        <v>56</v>
+      </c>
+      <c r="P111" s="8">
+        <v>45</v>
+      </c>
+      <c r="Q111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R111" s="8" t="s">
+        <v>3566</v>
+      </c>
+      <c r="S111" s="8" t="s">
+        <v>3556</v>
+      </c>
+      <c r="T111" s="8">
+        <v>39</v>
+      </c>
+      <c r="U111" s="8">
+        <v>44</v>
+      </c>
+      <c r="V111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W111" s="8" t="s">
+        <v>3567</v>
+      </c>
+      <c r="X111" s="8" t="s">
+        <v>3568</v>
+      </c>
+      <c r="Y111" s="8">
+        <v>45</v>
+      </c>
+      <c r="Z111" s="8">
+        <v>64</v>
+      </c>
+      <c r="AA111" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB111" s="8" t="s">
+        <v>3569</v>
+      </c>
+      <c r="AC111" s="8" t="s">
+        <v>3570</v>
+      </c>
+      <c r="AD111" s="8">
         <v>98</v>
       </c>
-      <c r="Z7" s="18" t="s">
-[...296 lines deleted...]
-      <c r="L10" s="11">
+      <c r="AE111" s="8">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
+      <c r="A112" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>2742</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H112" s="8" t="s">
+        <v>3573</v>
+      </c>
+      <c r="I112" s="8" t="s">
+        <v>3574</v>
+      </c>
+      <c r="J112" s="8">
+        <v>350</v>
+      </c>
+      <c r="K112" s="8">
+        <v>237</v>
+      </c>
+      <c r="L112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M112" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="N112" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="O112" s="8">
+        <v>287</v>
+      </c>
+      <c r="P112" s="8">
+        <v>249</v>
+      </c>
+      <c r="Q112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R112" s="8" t="s">
+        <v>3577</v>
+      </c>
+      <c r="S112" s="8" t="s">
+        <v>3578</v>
+      </c>
+      <c r="T112" s="8">
+        <v>259</v>
+      </c>
+      <c r="U112" s="8">
+        <v>254</v>
+      </c>
+      <c r="V112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W112" s="8" t="s">
+        <v>3579</v>
+      </c>
+      <c r="X112" s="8" t="s">
+        <v>3580</v>
+      </c>
+      <c r="Y112" s="8">
+        <v>249</v>
+      </c>
+      <c r="Z112" s="8">
+        <v>260</v>
+      </c>
+      <c r="AA112" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB112" s="8" t="s">
+        <v>3581</v>
+      </c>
+      <c r="AC112" s="8" t="s">
+        <v>3582</v>
+      </c>
+      <c r="AD112" s="8">
+        <v>642</v>
+      </c>
+      <c r="AE112" s="8">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31">
+      <c r="A113" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="G113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H113" s="8" t="s">
+        <v>3586</v>
+      </c>
+      <c r="I113" s="8" t="s">
+        <v>3587</v>
+      </c>
+      <c r="J113" s="8">
+        <v>676</v>
+      </c>
+      <c r="K113" s="8">
+        <v>486</v>
+      </c>
+      <c r="L113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M113" s="8" t="s">
+        <v>3588</v>
+      </c>
+      <c r="N113" s="8" t="s">
+        <v>3589</v>
+      </c>
+      <c r="O113" s="8">
+        <v>624</v>
+      </c>
+      <c r="P113" s="8">
+        <v>470</v>
+      </c>
+      <c r="Q113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R113" s="8" t="s">
+        <v>3590</v>
+      </c>
+      <c r="S113" s="8" t="s">
+        <v>3591</v>
+      </c>
+      <c r="T113" s="8">
+        <v>557</v>
+      </c>
+      <c r="U113" s="8">
+        <v>521</v>
+      </c>
+      <c r="V113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W113" s="8" t="s">
+        <v>3592</v>
+      </c>
+      <c r="X113" s="8" t="s">
+        <v>3593</v>
+      </c>
+      <c r="Y113" s="8">
+        <v>486</v>
+      </c>
+      <c r="Z113" s="8">
+        <v>587</v>
+      </c>
+      <c r="AA113" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB113" s="8" t="s">
+        <v>3594</v>
+      </c>
+      <c r="AC113" s="8" t="s">
+        <v>3595</v>
+      </c>
+      <c r="AD113" s="8" t="s">
+        <v>3596</v>
+      </c>
+      <c r="AE113" s="8">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
+      <c r="A114" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>3599</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H114" s="8" t="s">
+        <v>3600</v>
+      </c>
+      <c r="I114" s="8" t="s">
+        <v>3601</v>
+      </c>
+      <c r="J114" s="8">
+        <v>281</v>
+      </c>
+      <c r="K114" s="8">
+        <v>265</v>
+      </c>
+      <c r="L114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M114" s="8" t="s">
+        <v>3602</v>
+      </c>
+      <c r="N114" s="8" t="s">
+        <v>3603</v>
+      </c>
+      <c r="O114" s="8">
+        <v>264</v>
+      </c>
+      <c r="P114" s="8">
+        <v>244</v>
+      </c>
+      <c r="Q114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R114" s="8" t="s">
+        <v>3604</v>
+      </c>
+      <c r="S114" s="8" t="s">
+        <v>3605</v>
+      </c>
+      <c r="T114" s="8">
+        <v>280</v>
+      </c>
+      <c r="U114" s="8">
+        <v>298</v>
+      </c>
+      <c r="V114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W114" s="8" t="s">
+        <v>3606</v>
+      </c>
+      <c r="X114" s="8" t="s">
+        <v>3607</v>
+      </c>
+      <c r="Y114" s="8">
+        <v>254</v>
+      </c>
+      <c r="Z114" s="8">
+        <v>349</v>
+      </c>
+      <c r="AA114" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB114" s="8" t="s">
+        <v>3608</v>
+      </c>
+      <c r="AC114" s="8" t="s">
+        <v>3609</v>
+      </c>
+      <c r="AD114" s="8">
+        <v>599</v>
+      </c>
+      <c r="AE114" s="8">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
+      <c r="A115" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D115" s="8">
+        <v>979</v>
+      </c>
+      <c r="E115" s="8">
+        <v>875</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="H115" s="8" t="s">
+        <v>3612</v>
+      </c>
+      <c r="I115" s="8" t="s">
+        <v>3552</v>
+      </c>
+      <c r="J115" s="8">
+        <v>173</v>
+      </c>
+      <c r="K115" s="8">
+        <v>172</v>
+      </c>
+      <c r="L115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="M115" s="8" t="s">
+        <v>3613</v>
+      </c>
+      <c r="N115" s="8" t="s">
+        <v>3614</v>
+      </c>
+      <c r="O115" s="8">
+        <v>186</v>
+      </c>
+      <c r="P115" s="8">
+        <v>133</v>
+      </c>
+      <c r="Q115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="R115" s="8" t="s">
+        <v>3615</v>
+      </c>
+      <c r="S115" s="8" t="s">
+        <v>3616</v>
+      </c>
+      <c r="T115" s="8">
+        <v>161</v>
+      </c>
+      <c r="U115" s="8">
+        <v>162</v>
+      </c>
+      <c r="V115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="W115" s="8" t="s">
+        <v>3617</v>
+      </c>
+      <c r="X115" s="8" t="s">
+        <v>3618</v>
+      </c>
+      <c r="Y115" s="8">
+        <v>145</v>
+      </c>
+      <c r="Z115" s="8">
         <v>190</v>
       </c>
-      <c r="M10" s="11">
-[...2372 lines deleted...]
-      <c r="M31" s="11">
+      <c r="AA115" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="AB115" s="8" t="s">
+        <v>3619</v>
+      </c>
+      <c r="AC115" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="AD115" s="8">
+        <v>314</v>
+      </c>
+      <c r="AE115" s="8">
         <v>218</v>
       </c>
-      <c r="N31" s="18" t="s">
-[...106 lines deleted...]
-      <c r="L32" s="9">
+    </row>
+    <row r="116" spans="1:31" ht="18" customHeight="1">
+      <c r="A116" s="9"/>
+    </row>
+    <row r="117" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A117" s="11" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A118" s="11" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A119" s="11" t="s">
         <v>592</v>
       </c>
-      <c r="M32" s="9">
-[...5063 lines deleted...]
-      <c r="F77" s="11">
+    </row>
+    <row r="120" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A120" s="11" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31" ht="12.95" customHeight="1">
+      <c r="A121" s="18" t="s">
+        <v>594</v>
+      </c>
+      <c r="B121" s="18"/>
+      <c r="C121" s="18"/>
+      <c r="D121" s="18"/>
+      <c r="E121" s="18"/>
+      <c r="F121" s="18"/>
+      <c r="G121" s="18"/>
+      <c r="H121" s="18"/>
+      <c r="I121" s="18"/>
+      <c r="J121" s="18"/>
+      <c r="K121" s="18"/>
+      <c r="L121" s="18"/>
+      <c r="M121" s="18"/>
+      <c r="N121" s="18"/>
+      <c r="O121" s="18"/>
+      <c r="P121" s="18"/>
+      <c r="Q121" s="18"/>
+      <c r="R121" s="18"/>
+      <c r="S121" s="18"/>
+      <c r="T121" s="18"/>
+      <c r="U121" s="18"/>
+      <c r="V121" s="18"/>
+      <c r="W121" s="18"/>
+      <c r="X121" s="18"/>
+      <c r="Y121" s="18"/>
+      <c r="Z121" s="18"/>
+      <c r="AA121" s="18"/>
+      <c r="AB121" s="18"/>
+      <c r="AC121" s="18"/>
+      <c r="AD121" s="18"/>
+      <c r="AE121" s="18"/>
+    </row>
+    <row r="122" spans="1:31" s="10" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A122" s="10" t="s">
         <v>595</v>
       </c>
-      <c r="G77" s="11" t="s">
-[...4452 lines deleted...]
-      <c r="A122" s="12"/>
+    </row>
+    <row r="123" spans="1:31" ht="18" customHeight="1">
+      <c r="A123" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A120:AK120"/>
-[...5 lines deleted...]
-    <mergeCell ref="AG1:AK1"/>
+    <mergeCell ref="A121:AE121"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="H1:K1"/>
+    <mergeCell ref="M1:P1"/>
+    <mergeCell ref="R1:U1"/>
+    <mergeCell ref="W1:Z1"/>
+    <mergeCell ref="AB1:AE1"/>
   </mergeCells>
-  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1811023622047245" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup scale="20" fitToHeight="20" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.5" right="0.5" top="1.2" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup fitToHeight="20" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;L&amp;G&amp;C 								   
-[...1 lines deleted...]
-du cancer colorectal - Années 2024-2025&amp;R&amp;"arial,Normal"&amp;8&amp;P/&amp;N								   </oddHeader>
+    <oddHeader>&amp;R&amp;8&amp;"arial,normal"&amp;P/&amp;N								   &amp;C 								   _x000D_&amp;C&amp;14&amp;"arial,bold"Participation au programme national de dépistage organisé 								   _x000D_du cancer colorectal - Années 2024-2025</oddHeader>
     <oddFooter>&amp;L&amp;9&amp;"arial,italic"&amp;D - Santé publique France</oddFooter>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Tous sexes</vt:lpstr>
       <vt:lpstr>Hommes</vt:lpstr>
       <vt:lpstr>Femmes</vt:lpstr>
       <vt:lpstr>Femmes!Impression_des_titres</vt:lpstr>
       <vt:lpstr>Hommes!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'Tous sexes'!Impression_des_titres</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PLAINE Julie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>